--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Kirchner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudekirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1686-1046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032478739</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un numérique fraternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la recherche scientifique en cyber-sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regaining Cut Admissibility in Deduction Modulo using Abstract Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.140-164. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00132964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion éthique : une urgence. Entretien avec Claude Kirchner, propos recueillis par Dominique Chouchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cancer la révolution, 440 avril 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-patterns for Rule-based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (5), pp.523-550. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confluence of lambda-calculus with conditional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (37), pp.3301-3327. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2009.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Proof Search Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on First-Order Theorem Proving / Guest Edited by Silvio Ranise and Ullrich Hustadt, 55 (1), pp.123-154. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-009-9154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the Third International Workshop on Security and Rewriting Techniques (SecReT 2008), Pittsburgh, PA, USA, 22 June 2008, 234, pp.55-75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité informatique : peut-on se fier au numérique ? par Hélène Kirchner et Claude Kirchner. Le sens des mots, entretien avec Isabelle de Lamberterie, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Lamberterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les nouveaux défis de la cryptologie, 420 juin 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.363-406. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129507006093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho-Calculus of explicit constraint application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue on Rewriting Logic and its Applications, 20, pp.37-72. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10990-007-9004-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract canonical presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Theoretical Computer Science, 357 (1-3), pp.53--69. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Combinatory Reduction Systems Derivations in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Action Concertée Incitative Sécurité et Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.421-426. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.23.421-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.33-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN from a rewriting logic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 285 (2), pp.155-185. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3975(01)00358-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External rewriting for skeptical proof assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (3-4), pp.309-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting and Multisets in Rho-calculus and ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1-2), pp.33--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting with strategies in ELAN: a functional semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054101000412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3), pp.339-375. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/9.3.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus - Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3), pp.465-498. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/9.3.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological View of Constraint Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Dincbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.337-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating feasible schedules for a pick-up and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically-Typed Computations for Order-Sorted Equational Presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Hintermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (4), pp.455-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (3), pp.225--262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerveau connecté : réflexions sur l'éthique de l'IA implantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen de bioéthique. 14ème édition. L'IA et nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’éthique du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [En distanciel], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des attaques informatiques et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bannelier-Christakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la paix et la sécurité internationales de la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat général de la défense et de la sécurité nationale (SGDSN); Agence Nationale de Sécurité des Systèmes de l’Information (ANSSI); Ministère des affaires étrangères, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Talk:&amp;quot;I solemnly pledge&amp;quot; A Manifesto for Personal Responsibility in the Engineering of Academic Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C. Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Chis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Sustainable Software for Science: Practice and Experiences (WSSSPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISCIENCES - an overlay publication platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB2014 - International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Technological Education Institute of Thessaloniki, Jun 2014, Thessalonique, Greece. pp.78-87, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type System for Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Tenth International Workshop on Rule-Based Programming - RULE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brasilia, Brazil. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.21.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirchner Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Functional and Constraint Logic Programming - WFLP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brasilia, Brazil. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sharing strategy for the graph rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Reduction Strategies in Rewriting and Programming - WRS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security and Rewriting Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Language and Automata Theory and Applications - LATA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarragone, Italy. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88282-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th ACM Workshop on Formal Methods in Security Engineering - FMSE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Alexandria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Proof Search Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on First-Order Theorem Proving - FTP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Liverpool, United Kingdom. pp.4-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Programming - ESOP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.110-124, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71316-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdeduction at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in honor of Jean-Pierre Jouannaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cachan, France. pp.132-166, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73147-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Elimination in Deduction Modulo by Abstract Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Logical Foundations of Computer Science LFCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergei Artemov, Jun 2007, New York, United States. pp.115-131, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72734-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00115556v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Access Control via Strategic Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium On Research In Computer Security - ESORICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dresden, Germany. pp.578-593, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74835-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus as a Combinatory Reduction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Foundations of Software Science and Computations Structures - FoSSaCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.78-92, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Unification - UNIF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Superdeduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second Annual IEEE Symposium on Logic in Computer Science - LiCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2007.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00133557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confluence of lambda-calculus with conditional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11690634_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Algebraic Methodology and Software Technology - AMAST '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kuressaare, Estonia. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion is an Instance of Abstract Canonical System Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra, Meaning, and Computation: A Festschrift Symposium in Honor of Joseph Goguen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Diego/USA, pp.497-520, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11780274_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable Type Inference for the Polymorphic Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Francophones des Langages Applicatifs - JFLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Pauillac, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Formal Islands: Embed theory in your practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology - TFIT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA/LORIA, Mar 2006, Nancy/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Validation of Pattern Matching Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ACM SIGPLAN International Conference on Principles and Practice of Declarative Programming - PPDP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon/Portugal, pp.187--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring modularity in HTML.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Automated Specification and Verification of Web Sites - WWV'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Valencia/Spain, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Term Graph Rewriting - TERMGRAPH'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rho-calculus of explicit constraint application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rewriting Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Barcelona (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Reduction Strategies in Rewriting and Programming - WRS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based programming and proving: the ELAN experience outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Asian Computing Science Conference - ASIAN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chiang Mai, Thailand, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Search and Proof Check for Equational and Inductive Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Automated Deduction - CADE-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Miami (FL), United States. 20 p, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45085-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QSL platform at LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First QPQ Workshop on Deductive Software Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Miami, Floride, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewrite Strategies in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRS 2003, 3rd International Workshop on Reduction Strategies in Rewriting and Programming - Final Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valencia, Spain. pp.593-624, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Saturation-based Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual IEEE Symposium on Logic in Computer Science - LICS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ottawa, Canada, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure Patterns Type Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL, New Orleans, LA, USA — January 15 - 17, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, New Orleans, United States. pp.250 - 261, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/604131.604152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Combinatory Reduction Systems into the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Rule-Based Programming - RULE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rho cube : some results, some problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Higher-Order Rewriting Copenhagen, Denmark, July 21st, 2002 Affiliated with RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Kesner, T. Nipkow and F. van Raamsdonk, Jul 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Logic: proofs and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning - LPAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tbilisi, Georgia. pp.130-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic rewrite strategies. Applications to ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Rewriting Techniques and Applications - RTA'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, pp.252-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Canonical Inference Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Unification - UNIF'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with(out) Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRLA 2002, 4th International Workshop on Rewriting Logic and Its Applications, Pisa, Italy 19–21 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ACM SIGPLAN Conference on Principles and Practice of Declarative Programming (PPDP'02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Principles and Practice of Declarative Programming (PPDP'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptions in the rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Rewriting Techniques and Applications - RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen/Denmark, pp.66--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction versus Computation: the Case of Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Artificial Intelligence and Symbolic Computation - AISC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marseille, France, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, RTA 2001 Utrecht, The Netherlands, May 22–24, 2001 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45127-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Foundations of Software Science and Computation Structures - FOSSACS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Genova, Italy. 15 p, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45315-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Rule-Based Constraint Reasoning and Programming - RCoRP'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paphos, Cyprus, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Timed Automata Using Rewrite Rules and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM Working Group on Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Prague, Czech Republic, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Timed Automata Using Rewrite Rules and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Biennal Bar-Ilan Symposium on the Foundations of Artificial Intelligence - BISFAI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bar-Ilan University, Ramat-Gan, Israel, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN : Modélisation et preuve en calcul de réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nancy, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN ou la programmation par réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting and Multisets in the Rewriting Calculus and ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiset Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Curtea de Arges, Romania, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simply typed rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Rewriting Logic &amp; its Applications - WRLA2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, none, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOL-$\lambda \sigma$ an intentional first-order expression of higher-order logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Rewriting Techniques &amp; Applications - RTA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Trento, Italy, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewriting calculus as a semantics to strategy application. Application to ELAN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International CADE workshop on strategies in automated deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction and theorem proving modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of logic &amp; computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rewriting and Strategies for Describing the B Predicate Prover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Strategies in Automated Deduction - CADE-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Pfenning, B. Gramlich, 1998, Lindau, Germany, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Rewriting Logic and its Applications - WRLA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Pont-à-Mousson, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Higher-Order and First-Order Computation Using Rho Calculus: Towards a Semantics of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FroCoS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, The Netherlands, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting as a Unified Specification Tool for Logic and Control: The ELAN Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on the Theory and Practice of Algebraic Specifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, N.L., 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional view of rewriting and strategies for a semantics of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Fuji International Symposium on Functional and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Kyoto (Japan), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming, ICALP 2010, Bordeaux, France, July 6-10, 2010, Part I & II. Volume 6198 & 6199 of Lecture Notes in Computer Science (ARCoSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansom Abramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedhelm Meyer auf Der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Spirakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.900, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de l'individu numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Avoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Bezzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Lacour. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 300 p., 2009, 978-2-296-07612-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal to practical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Sakurada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 5458, pp.200, 2009, Lecture Notes in Computer Science, 978-3-642-02001-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction - CADE-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirchner, Claude and Kirchner, Hélène. Springer Verlag, 1998, Lecture Notes in Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equational logic and rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dov M. Gabbay; Jörg H. Siekmann; John Woods. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the History of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (Chap.8), Elsevier, 2014, History of Logic and Computation in the 20th Century, 978-0444516244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Computation and Deduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Benzmüller and Chad E. Brown and Jörg Siekmann and Richard Statman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasoning in Simple Type Theory. Festchrift in Honour of Peter B. Andrews on His 70th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, College Publications, pp.339-364, 2008, Studies in Logic and the Foundations of Mathematics, 978-1-904987-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité Informatique: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akoka, Jacky and Comyn-Wattiau, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 978-27117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing Based Inductive Proof Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termination in finite mean time of a CSMA/CA rule-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 71p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fairness when coding facial authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymisation des données : enjeux d'éthique pour la recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'intelligence artificielle générative : enjeux d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Grinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national pilote d'éthique du numérique. 2023, pp.Avis 7 du CNPEN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04153216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique industrielle du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roucairol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bantegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANRT. 2018, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité Scientifique au CNRS; Vers un dispositif pérenne de promotion des valeurs de l’intégrité scientifique au CNRS, et de traitement des allégations de manquement à l’intégrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Duee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, 28 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Japan – a multi-institutional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ambassade de France au Japon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la création d’un comité d’éthique en Sciences et Technologies du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une méthode de preuve probabiliste pour prouver la terminaison en temps moyen fini du protocole CSMA/CA 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] AVERROES/Lot 4.2/Fourniture 4.2, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction as Deduction Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-468 || deplagne04a, 2004, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rete Algorithm Formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mm Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Rewrite Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mm Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2004, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réécriture probabiliste dans ELAN4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2004, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rete Algorithm Formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-546 || cirstea04d, 2004, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rewrite Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-563 || cirstea04f, 2004, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for Web Rule Languages: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-560 || cirstea04e, Inria. 2004, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo Revised Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4861, INRIA. 2003, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External rewriting for skeptical proof assistants (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-099 || nguyen02a, 2002, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodology for Rule-Based Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-529 || castro02a, 2002, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xemantics: a Rewriting Calculus-Based Semantics of XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhebin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preet Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A01-R-386 || kirchner01c, 2001, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-344 || cirstea00d, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-444 || cirstea00f, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-363 || cirstea00c, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3818, INRIA. 1999, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rewriting and Strategies for Describing the B Predicate Prover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-249 || cirstea99d, 1999, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN from the rewriting logic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-284 || borovansky99b, 1999, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3400, INRIA. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho$-Calculus. Its Syntax and Basic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-218 || cirstea98a, 1998, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating feasible schedules for a pick-up and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-142 || domenjoud98b, 1998, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holls: an Intentional First-Order Expression of Higher-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3556, INRIA. 1998, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Higher-Order & First-Order Computation Using $\rho$-calculus: Towards a semantics of ELAN Full-version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-220 || cirstea98b, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification via Explicit Substitutions: The Case of Higher-Order Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pfenning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3591, INRIA. 1998, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Concurrent Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliès Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2777, INRIA. 1996, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Concurrent Completion Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Scharff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2990, INRIA. 1996, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Unification via Explicit Substitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2709, INRIA. 1995, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification sémantique de spécifications métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Klay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2226, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically-typed computations for order-sorted equational presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Hintermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2208, INRIA. 1994, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs in parameterized specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1424, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction with symbolic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1358, INRIA. 1990, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-sorted equational unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0954, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving disequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0686, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Kirchner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudekirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1686-1046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032478739</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un numérique fraternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la recherche scientifique en cyber-sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regaining Cut Admissibility in Deduction Modulo using Abstract Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.140-164. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00132964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion éthique : une urgence. Entretien avec Claude Kirchner, propos recueillis par Dominique Chouchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cancer la révolution, 440 avril 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confluence of lambda-calculus with conditional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (37), pp.3301-3327. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2009.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-patterns for Rule-based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (5), pp.523-550. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Proof Search Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on First-Order Theorem Proving / Guest Edited by Silvio Ranise and Ullrich Hustadt, 55 (1), pp.123-154. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-009-9154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the Third International Workshop on Security and Rewriting Techniques (SecReT 2008), Pittsburgh, PA, USA, 22 June 2008, 234, pp.55-75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité informatique : peut-on se fier au numérique ? par Hélène Kirchner et Claude Kirchner. Le sens des mots, entretien avec Isabelle de Lamberterie, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Lamberterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les nouveaux défis de la cryptologie, 420 juin 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.363-406. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129507006093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho-Calculus of explicit constraint application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue on Rewriting Logic and its Applications, 20, pp.37-72. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10990-007-9004-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract canonical presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Theoretical Computer Science, 357 (1-3), pp.53--69. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Combinatory Reduction Systems Derivations in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Action Concertée Incitative Sécurité et Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.421-426. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.23.421-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.33-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN from a rewriting logic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 285 (2), pp.155-185. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3975(01)00358-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External rewriting for skeptical proof assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (3-4), pp.309-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus - Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3), pp.465-498. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/9.3.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting and Multisets in Rho-calculus and ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1-2), pp.33--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting with strategies in ELAN: a functional semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054101000412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3), pp.339-375. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/9.3.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological View of Constraint Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Dincbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.337-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating feasible schedules for a pick-up and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically-Typed Computations for Order-Sorted Equational Presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Hintermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (4), pp.455-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (3), pp.225--262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerveau connecté : réflexions sur l'éthique de l'IA implantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen de bioéthique. 14ème édition. L'IA et nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’éthique du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [En distanciel], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des attaques informatiques et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bannelier-Christakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la paix et la sécurité internationales de la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat général de la défense et de la sécurité nationale (SGDSN); Agence Nationale de Sécurité des Systèmes de l’Information (ANSSI); Ministère des affaires étrangères, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Talk:&amp;quot;I solemnly pledge&amp;quot; A Manifesto for Personal Responsibility in the Engineering of Academic Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C. Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Chis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Sustainable Software for Science: Practice and Experiences (WSSSPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISCIENCES - an overlay publication platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB2014 - International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Technological Education Institute of Thessaloniki, Jun 2014, Thessalonique, Greece. pp.78-87, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type System for Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Tenth International Workshop on Rule-Based Programming - RULE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brasilia, Brazil. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.21.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirchner Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Functional and Constraint Logic Programming - WFLP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brasilia, Brazil. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sharing strategy for the graph rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Reduction Strategies in Rewriting and Programming - WRS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security and Rewriting Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Language and Automata Theory and Applications - LATA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarragone, Italy. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88282-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Superdeduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second Annual IEEE Symposium on Logic in Computer Science - LiCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2007.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00133557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Proof Search Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on First-Order Theorem Proving - FTP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Liverpool, United Kingdom. pp.4-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Programming - ESOP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.110-124, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71316-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdeduction at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in honor of Jean-Pierre Jouannaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cachan, France. pp.132-166, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73147-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th ACM Workshop on Formal Methods in Security Engineering - FMSE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Alexandria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Elimination in Deduction Modulo by Abstract Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Logical Foundations of Computer Science LFCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergei Artemov, Jun 2007, New York, United States. pp.115-131, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72734-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00115556v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Access Control via Strategic Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium On Research In Computer Security - ESORICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dresden, Germany. pp.578-593, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74835-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus as a Combinatory Reduction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Foundations of Software Science and Computations Structures - FoSSaCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.78-92, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Unification - UNIF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Formal Islands: Embed theory in your practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology - TFIT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA/LORIA, Mar 2006, Nancy/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confluence of lambda-calculus with conditional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11690634_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Algebraic Methodology and Software Technology - AMAST '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kuressaare, Estonia. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion is an Instance of Abstract Canonical System Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra, Meaning, and Computation: A Festschrift Symposium in Honor of Joseph Goguen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Diego/USA, pp.497-520, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11780274_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable Type Inference for the Polymorphic Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Francophones des Langages Applicatifs - JFLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Pauillac, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring modularity in HTML.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Automated Specification and Verification of Web Sites - WWV'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Valencia/Spain, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Validation of Pattern Matching Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ACM SIGPLAN International Conference on Principles and Practice of Declarative Programming - PPDP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon/Portugal, pp.187--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Term Graph Rewriting - TERMGRAPH'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rho-calculus of explicit constraint application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rewriting Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Barcelona (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Reduction Strategies in Rewriting and Programming - WRS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based programming and proving: the ELAN experience outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Asian Computing Science Conference - ASIAN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chiang Mai, Thailand, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Combinatory Reduction Systems into the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Rule-Based Programming - RULE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Search and Proof Check for Equational and Inductive Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Automated Deduction - CADE-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Miami (FL), United States. 20 p, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45085-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QSL platform at LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First QPQ Workshop on Deductive Software Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Miami, Floride, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewrite Strategies in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRS 2003, 3rd International Workshop on Reduction Strategies in Rewriting and Programming - Final Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valencia, Spain. pp.593-624, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Saturation-based Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual IEEE Symposium on Logic in Computer Science - LICS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ottawa, Canada, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure Patterns Type Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL, New Orleans, LA, USA — January 15 - 17, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, New Orleans, United States. pp.250 - 261, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/604131.604152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction versus Computation: the Case of Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Artificial Intelligence and Symbolic Computation - AISC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marseille, France, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rho cube : some results, some problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Higher-Order Rewriting Copenhagen, Denmark, July 21st, 2002 Affiliated with RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Kesner, T. Nipkow and F. van Raamsdonk, Jul 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Logic: proofs and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning - LPAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tbilisi, Georgia. pp.130-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic rewrite strategies. Applications to ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Rewriting Techniques and Applications - RTA'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, pp.252-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Canonical Inference Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Unification - UNIF'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with(out) Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRLA 2002, 4th International Workshop on Rewriting Logic and Its Applications, Pisa, Italy 19–21 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ACM SIGPLAN Conference on Principles and Practice of Declarative Programming (PPDP'02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Principles and Practice of Declarative Programming (PPDP'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptions in the rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Rewriting Techniques and Applications - RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen/Denmark, pp.66--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, RTA 2001 Utrecht, The Netherlands, May 22–24, 2001 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45127-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Foundations of Software Science and Computation Structures - FOSSACS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Genova, Italy. 15 p, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45315-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Rule-Based Constraint Reasoning and Programming - RCoRP'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paphos, Cyprus, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Timed Automata Using Rewrite Rules and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM Working Group on Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Prague, Czech Republic, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Timed Automata Using Rewrite Rules and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Biennal Bar-Ilan Symposium on the Foundations of Artificial Intelligence - BISFAI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bar-Ilan University, Ramat-Gan, Israel, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN : Modélisation et preuve en calcul de réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nancy, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simply typed rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Rewriting Logic &amp; its Applications - WRLA2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, none, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN ou la programmation par réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting and Multisets in the Rewriting Calculus and ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiset Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Curtea de Arges, Romania, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewriting calculus as a semantics to strategy application. Application to ELAN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International CADE workshop on strategies in automated deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOL-$\lambda \sigma$ an intentional first-order expression of higher-order logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Rewriting Techniques &amp; Applications - RTA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Trento, Italy, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction and theorem proving modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of logic &amp; computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rewriting and Strategies for Describing the B Predicate Prover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Strategies in Automated Deduction - CADE-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Pfenning, B. Gramlich, 1998, Lindau, Germany, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Rewriting Logic and its Applications - WRLA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Pont-à-Mousson, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Higher-Order and First-Order Computation Using Rho Calculus: Towards a Semantics of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FroCoS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, The Netherlands, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting as a Unified Specification Tool for Logic and Control: The ELAN Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on the Theory and Practice of Algebraic Specifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, N.L., 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional view of rewriting and strategies for a semantics of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Fuji International Symposium on Functional and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Kyoto (Japan), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming, ICALP 2010, Bordeaux, France, July 6-10, 2010, Part I & II. Volume 6198 & 6199 of Lecture Notes in Computer Science (ARCoSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansom Abramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedhelm Meyer auf Der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Spirakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.900, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de l'individu numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Avoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Bezzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Lacour. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 300 p., 2009, 978-2-296-07612-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal to practical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Sakurada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 5458, pp.200, 2009, Lecture Notes in Computer Science, 978-3-642-02001-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction - CADE-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirchner, Claude and Kirchner, Hélène. Springer Verlag, 1998, Lecture Notes in Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equational logic and rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dov M. Gabbay; Jörg H. Siekmann; John Woods. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the History of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (Chap.8), Elsevier, 2014, History of Logic and Computation in the 20th Century, 978-0444516244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Computation and Deduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Benzmüller and Chad E. Brown and Jörg Siekmann and Richard Statman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasoning in Simple Type Theory. Festchrift in Honour of Peter B. Andrews on His 70th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, College Publications, pp.339-364, 2008, Studies in Logic and the Foundations of Mathematics, 978-1-904987-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité Informatique: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akoka, Jacky and Comyn-Wattiau, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 978-27117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing Based Inductive Proof Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termination in finite mean time of a CSMA/CA rule-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 71p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fairness when coding facial authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymisation des données : enjeux d'éthique pour la recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'intelligence artificielle générative : enjeux d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Grinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national pilote d'éthique du numérique. 2023, pp.Avis 7 du CNPEN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04153216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique industrielle du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roucairol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bantegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANRT. 2018, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité Scientifique au CNRS; Vers un dispositif pérenne de promotion des valeurs de l’intégrité scientifique au CNRS, et de traitement des allégations de manquement à l’intégrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Duee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, 28 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Japan – a multi-institutional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ambassade de France au Japon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la création d’un comité d’éthique en Sciences et Technologies du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une méthode de preuve probabiliste pour prouver la terminaison en temps moyen fini du protocole CSMA/CA 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] AVERROES/Lot 4.2/Fourniture 4.2, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rete Algorithm Formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-546 || cirstea04d, 2004, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rewrite Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-563 || cirstea04f, 2004, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for Web Rule Languages: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-560 || cirstea04e, Inria. 2004, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rete Algorithm Formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mm Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction as Deduction Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-468 || deplagne04a, 2004, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Rewrite Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mm Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2004, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réécriture probabiliste dans ELAN4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2004, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo Revised Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4861, INRIA. 2003, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External rewriting for skeptical proof assistants (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-099 || nguyen02a, 2002, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodology for Rule-Based Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-529 || castro02a, 2002, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xemantics: a Rewriting Calculus-Based Semantics of XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhebin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preet Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A01-R-386 || kirchner01c, 2001, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-344 || cirstea00d, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-444 || cirstea00f, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-363 || cirstea00c, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN from the rewriting logic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-284 || borovansky99b, 1999, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3818, INRIA. 1999, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rewriting and Strategies for Describing the B Predicate Prover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-249 || cirstea99d, 1999, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Higher-Order & First-Order Computation Using $\rho$-calculus: Towards a semantics of ELAN Full-version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-220 || cirstea98b, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification via Explicit Substitutions: The Case of Higher-Order Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pfenning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3591, INRIA. 1998, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3400, INRIA. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho$-Calculus. Its Syntax and Basic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-218 || cirstea98a, 1998, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating feasible schedules for a pick-up and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-142 || domenjoud98b, 1998, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holls: an Intentional First-Order Expression of Higher-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3556, INRIA. 1998, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Concurrent Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliès Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2777, INRIA. 1996, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Concurrent Completion Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Scharff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2990, INRIA. 1996, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Unification via Explicit Substitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2709, INRIA. 1995, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification sémantique de spécifications métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Klay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2226, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically-typed computations for order-sorted equational presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Hintermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2208, INRIA. 1994, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs in parameterized specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1424, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction with symbolic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1358, INRIA. 1990, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-sorted equational unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0954, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving disequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0686, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D738486E"/>
+    <w:nsid w:val="5EBDA5CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudekirchner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1686-1046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032478739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132964v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Kopetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.01.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83D139VM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanqui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Riba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.058" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nahon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9154-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A358A18D109FE88ED19F481F5F7FD35D30429DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kirchner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Lamberterie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129507006093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS5SJ36P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000628v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-007-9004-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachum Dershowitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.03.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSWLMR61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.421-426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2Z9P06WB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borovansky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(01)00358-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054101000412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/9.3.339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-L37PC0WB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/9.3.377" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GKC3FNHF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Dincbas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domenjoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hintermeier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03586285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02055458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bannelier-Christakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aragon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Carver" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426439v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Tavares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.21.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirchner Florent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88282-4_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ke Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187458v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129419v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141672v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Houtmann" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73147-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115556v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72734-7_9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74835-9_38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMSZ1S59-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133557v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Houtmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2007.37" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000729v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11690634_26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000775v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780274_26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reilles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deplagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45085-6_26" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MHLSV2HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82613-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099463v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604131.604152" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107627v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82526-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101023v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101011v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107876v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45127-7_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45315-6_11" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kacem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansom Abramski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Meyer auf Der Heide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Spirakis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trudel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Bezzazi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_securite_de_l_individu_numerise_reflexions_prospectives_et_internationales_stephanie_lacour-9782296076129-27600.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Okada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sakurada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kirchner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692193v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gornet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04153216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grinbaum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roucairol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bantegnies" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Armengaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Duee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hadchouel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Baeten" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129421v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Florent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000825v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099871v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mm Moossen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280939v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104091v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099850v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moossen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099860v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101055v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099428v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107547v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Qian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preet Kamal Singh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stuber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099308v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107841v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098735v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098611v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077202v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098736v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077203v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfenning" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ili&#232;s Alouini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Scharff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077197v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Klay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077103v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudekirchner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1686-1046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032478739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132964v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanqui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Riba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Kopetz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.01.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83D139VM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nahon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9154-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A358A18D109FE88ED19F481F5F7FD35D30429DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kirchner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Lamberterie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129507006093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS5SJ36P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000628v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-007-9004-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachum Dershowitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.03.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSWLMR61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.421-426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2Z9P06WB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borovansky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(01)00358-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/9.3.377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GKC3FNHF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054101000412" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/9.3.339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-L37PC0WB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Dincbas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domenjoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hintermeier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03586285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02055458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bannelier-Christakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aragon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Carver" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426439v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Tavares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.21.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirchner Florent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88282-4_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133557v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Houtmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2007.37" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141672v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Houtmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73147-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ke Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115556v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72734-7_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74835-9_38" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMSZ1S59-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000729v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11690634_26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000775v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780274_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reilles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deplagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45085-6_26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MHLSV2HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82613-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099463v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604131.604152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100858v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82526-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101011v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107876v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45127-7_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45315-6_11" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kacem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansom Abramski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Meyer auf Der Heide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Spirakis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trudel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Bezzazi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_securite_de_l_individu_numerise_reflexions_prospectives_et_internationales_stephanie_lacour-9782296076129-27600.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Okada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sakurada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kirchner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692193v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gornet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04153216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grinbaum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roucairol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bantegnies" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Armengaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Duee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hadchouel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Baeten" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129421v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Florent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000825v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099850v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moossen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099860v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mm Moossen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101055v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099428v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107547v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Qian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preet Kamal Singh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stuber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099308v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107841v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098736v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ili&#232;s Alouini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Scharff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077197v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Klay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077103v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>