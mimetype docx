--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Kirchner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudekirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1686-1046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032478739</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un numérique fraternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la recherche scientifique en cyber-sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regaining Cut Admissibility in Deduction Modulo using Abstract Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.140-164. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00132964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion éthique : une urgence. Entretien avec Claude Kirchner, propos recueillis par Dominique Chouchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cancer la révolution, 440 avril 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confluence of lambda-calculus with conditional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (37), pp.3301-3327. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2009.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-patterns for Rule-based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (5), pp.523-550. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Proof Search Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on First-Order Theorem Proving / Guest Edited by Silvio Ranise and Ullrich Hustadt, 55 (1), pp.123-154. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-009-9154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the Third International Workshop on Security and Rewriting Techniques (SecReT 2008), Pittsburgh, PA, USA, 22 June 2008, 234, pp.55-75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité informatique : peut-on se fier au numérique ? par Hélène Kirchner et Claude Kirchner. Le sens des mots, entretien avec Isabelle de Lamberterie, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Lamberterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les nouveaux défis de la cryptologie, 420 juin 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.363-406. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129507006093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho-Calculus of explicit constraint application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue on Rewriting Logic and its Applications, 20, pp.37-72. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10990-007-9004-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract canonical presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Theoretical Computer Science, 357 (1-3), pp.53--69. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Combinatory Reduction Systems Derivations in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Action Concertée Incitative Sécurité et Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.421-426. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.23.421-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.33-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN from a rewriting logic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 285 (2), pp.155-185. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3975(01)00358-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External rewriting for skeptical proof assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (3-4), pp.309-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus - Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3), pp.465-498. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/9.3.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting and Multisets in Rho-calculus and ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1-2), pp.33--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting with strategies in ELAN: a functional semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054101000412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3), pp.339-375. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/9.3.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological View of Constraint Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Dincbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.337-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating feasible schedules for a pick-up and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically-Typed Computations for Order-Sorted Equational Presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Hintermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (4), pp.455-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (3), pp.225--262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerveau connecté : réflexions sur l'éthique de l'IA implantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen de bioéthique. 14ème édition. L'IA et nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’éthique du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [En distanciel], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des attaques informatiques et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bannelier-Christakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la paix et la sécurité internationales de la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat général de la défense et de la sécurité nationale (SGDSN); Agence Nationale de Sécurité des Systèmes de l’Information (ANSSI); Ministère des affaires étrangères, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Talk:&amp;quot;I solemnly pledge&amp;quot; A Manifesto for Personal Responsibility in the Engineering of Academic Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C. Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Chis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Sustainable Software for Science: Practice and Experiences (WSSSPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISCIENCES - an overlay publication platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB2014 - International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Technological Education Institute of Thessaloniki, Jun 2014, Thessalonique, Greece. pp.78-87, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type System for Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Tenth International Workshop on Rule-Based Programming - RULE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brasilia, Brazil. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.21.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirchner Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Functional and Constraint Logic Programming - WFLP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brasilia, Brazil. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sharing strategy for the graph rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Reduction Strategies in Rewriting and Programming - WRS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security and Rewriting Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Language and Automata Theory and Applications - LATA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarragone, Italy. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88282-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Superdeduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second Annual IEEE Symposium on Logic in Computer Science - LiCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2007.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00133557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Proof Search Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on First-Order Theorem Proving - FTP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Liverpool, United Kingdom. pp.4-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Programming - ESOP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.110-124, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71316-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdeduction at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in honor of Jean-Pierre Jouannaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cachan, France. pp.132-166, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73147-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th ACM Workshop on Formal Methods in Security Engineering - FMSE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Alexandria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Elimination in Deduction Modulo by Abstract Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Logical Foundations of Computer Science LFCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergei Artemov, Jun 2007, New York, United States. pp.115-131, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72734-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00115556v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Access Control via Strategic Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium On Research In Computer Security - ESORICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dresden, Germany. pp.578-593, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74835-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus as a Combinatory Reduction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Foundations of Software Science and Computations Structures - FoSSaCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.78-92, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Unification - UNIF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Formal Islands: Embed theory in your practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology - TFIT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA/LORIA, Mar 2006, Nancy/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confluence of lambda-calculus with conditional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11690634_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Algebraic Methodology and Software Technology - AMAST '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kuressaare, Estonia. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion is an Instance of Abstract Canonical System Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra, Meaning, and Computation: A Festschrift Symposium in Honor of Joseph Goguen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Diego/USA, pp.497-520, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11780274_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable Type Inference for the Polymorphic Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Francophones des Langages Applicatifs - JFLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Pauillac, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring modularity in HTML.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Automated Specification and Verification of Web Sites - WWV'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Valencia/Spain, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Validation of Pattern Matching Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ACM SIGPLAN International Conference on Principles and Practice of Declarative Programming - PPDP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon/Portugal, pp.187--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Term Graph Rewriting - TERMGRAPH'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rho-calculus of explicit constraint application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rewriting Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Barcelona (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Reduction Strategies in Rewriting and Programming - WRS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based programming and proving: the ELAN experience outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Asian Computing Science Conference - ASIAN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chiang Mai, Thailand, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Combinatory Reduction Systems into the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Rule-Based Programming - RULE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Search and Proof Check for Equational and Inductive Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Automated Deduction - CADE-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Miami (FL), United States. 20 p, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45085-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QSL platform at LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First QPQ Workshop on Deductive Software Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Miami, Floride, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewrite Strategies in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRS 2003, 3rd International Workshop on Reduction Strategies in Rewriting and Programming - Final Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valencia, Spain. pp.593-624, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Saturation-based Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual IEEE Symposium on Logic in Computer Science - LICS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ottawa, Canada, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure Patterns Type Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL, New Orleans, LA, USA — January 15 - 17, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, New Orleans, United States. pp.250 - 261, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/604131.604152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction versus Computation: the Case of Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Artificial Intelligence and Symbolic Computation - AISC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marseille, France, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rho cube : some results, some problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Higher-Order Rewriting Copenhagen, Denmark, July 21st, 2002 Affiliated with RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Kesner, T. Nipkow and F. van Raamsdonk, Jul 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Logic: proofs and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning - LPAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tbilisi, Georgia. pp.130-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic rewrite strategies. Applications to ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Rewriting Techniques and Applications - RTA'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, pp.252-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Canonical Inference Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Unification - UNIF'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with(out) Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRLA 2002, 4th International Workshop on Rewriting Logic and Its Applications, Pisa, Italy 19–21 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ACM SIGPLAN Conference on Principles and Practice of Declarative Programming (PPDP'02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Principles and Practice of Declarative Programming (PPDP'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptions in the rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Rewriting Techniques and Applications - RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen/Denmark, pp.66--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, RTA 2001 Utrecht, The Netherlands, May 22–24, 2001 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45127-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Foundations of Software Science and Computation Structures - FOSSACS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Genova, Italy. 15 p, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45315-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Rule-Based Constraint Reasoning and Programming - RCoRP'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paphos, Cyprus, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Timed Automata Using Rewrite Rules and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM Working Group on Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Prague, Czech Republic, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Timed Automata Using Rewrite Rules and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Biennal Bar-Ilan Symposium on the Foundations of Artificial Intelligence - BISFAI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bar-Ilan University, Ramat-Gan, Israel, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN : Modélisation et preuve en calcul de réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nancy, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simply typed rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Rewriting Logic &amp; its Applications - WRLA2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, none, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN ou la programmation par réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting and Multisets in the Rewriting Calculus and ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiset Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Curtea de Arges, Romania, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewriting calculus as a semantics to strategy application. Application to ELAN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International CADE workshop on strategies in automated deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOL-$\lambda \sigma$ an intentional first-order expression of higher-order logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Rewriting Techniques &amp; Applications - RTA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Trento, Italy, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction and theorem proving modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of logic &amp; computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rewriting and Strategies for Describing the B Predicate Prover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Strategies in Automated Deduction - CADE-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Pfenning, B. Gramlich, 1998, Lindau, Germany, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Rewriting Logic and its Applications - WRLA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Pont-à-Mousson, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Higher-Order and First-Order Computation Using Rho Calculus: Towards a Semantics of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FroCoS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, The Netherlands, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting as a Unified Specification Tool for Logic and Control: The ELAN Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on the Theory and Practice of Algebraic Specifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, N.L., 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional view of rewriting and strategies for a semantics of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Fuji International Symposium on Functional and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Kyoto (Japan), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming, ICALP 2010, Bordeaux, France, July 6-10, 2010, Part I & II. Volume 6198 & 6199 of Lecture Notes in Computer Science (ARCoSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansom Abramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedhelm Meyer auf Der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Spirakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.900, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de l'individu numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Avoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Bezzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Lacour. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 300 p., 2009, 978-2-296-07612-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal to practical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Sakurada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 5458, pp.200, 2009, Lecture Notes in Computer Science, 978-3-642-02001-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction - CADE-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirchner, Claude and Kirchner, Hélène. Springer Verlag, 1998, Lecture Notes in Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equational logic and rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dov M. Gabbay; Jörg H. Siekmann; John Woods. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the History of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (Chap.8), Elsevier, 2014, History of Logic and Computation in the 20th Century, 978-0444516244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Computation and Deduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Benzmüller and Chad E. Brown and Jörg Siekmann and Richard Statman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasoning in Simple Type Theory. Festchrift in Honour of Peter B. Andrews on His 70th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, College Publications, pp.339-364, 2008, Studies in Logic and the Foundations of Mathematics, 978-1-904987-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité Informatique: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akoka, Jacky and Comyn-Wattiau, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 978-27117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing Based Inductive Proof Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termination in finite mean time of a CSMA/CA rule-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 71p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fairness when coding facial authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymisation des données : enjeux d'éthique pour la recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'intelligence artificielle générative : enjeux d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Grinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national pilote d'éthique du numérique. 2023, pp.Avis 7 du CNPEN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04153216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique industrielle du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roucairol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bantegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANRT. 2018, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité Scientifique au CNRS; Vers un dispositif pérenne de promotion des valeurs de l’intégrité scientifique au CNRS, et de traitement des allégations de manquement à l’intégrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Duee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, 28 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Japan – a multi-institutional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ambassade de France au Japon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la création d’un comité d’éthique en Sciences et Technologies du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une méthode de preuve probabiliste pour prouver la terminaison en temps moyen fini du protocole CSMA/CA 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] AVERROES/Lot 4.2/Fourniture 4.2, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rete Algorithm Formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-546 || cirstea04d, 2004, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rewrite Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-563 || cirstea04f, 2004, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for Web Rule Languages: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-560 || cirstea04e, Inria. 2004, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rete Algorithm Formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mm Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction as Deduction Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-468 || deplagne04a, 2004, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Rewrite Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mm Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2004, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réécriture probabiliste dans ELAN4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2004, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo Revised Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4861, INRIA. 2003, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External rewriting for skeptical proof assistants (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-099 || nguyen02a, 2002, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodology for Rule-Based Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-529 || castro02a, 2002, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xemantics: a Rewriting Calculus-Based Semantics of XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhebin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preet Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A01-R-386 || kirchner01c, 2001, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-344 || cirstea00d, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-444 || cirstea00f, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-363 || cirstea00c, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN from the rewriting logic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-284 || borovansky99b, 1999, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3818, INRIA. 1999, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rewriting and Strategies for Describing the B Predicate Prover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-249 || cirstea99d, 1999, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Higher-Order & First-Order Computation Using $\rho$-calculus: Towards a semantics of ELAN Full-version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-220 || cirstea98b, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification via Explicit Substitutions: The Case of Higher-Order Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pfenning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3591, INRIA. 1998, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3400, INRIA. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho$-Calculus. Its Syntax and Basic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-218 || cirstea98a, 1998, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating feasible schedules for a pick-up and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-142 || domenjoud98b, 1998, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holls: an Intentional First-Order Expression of Higher-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3556, INRIA. 1998, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Concurrent Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliès Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2777, INRIA. 1996, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Concurrent Completion Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Scharff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2990, INRIA. 1996, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Unification via Explicit Substitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2709, INRIA. 1995, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification sémantique de spécifications métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Klay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2226, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically-typed computations for order-sorted equational presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Hintermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2208, INRIA. 1994, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs in parameterized specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1424, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction with symbolic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1358, INRIA. 1990, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-sorted equational unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0954, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving disequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0686, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Kirchner </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudekirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1686-1046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032478739</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un numérique fraternel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Quart Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la recherche scientifique en cyber-sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion éthique : une urgence. Entretien avec Claude Kirchner, propos recueillis par Dominique Chouchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cancer la révolution, 440 avril 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00511390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regaining Cut Admissibility in Deduction Modulo using Abstract Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 208 (2), pp.140-164. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2009.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00132964v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confluence of lambda-calculus with conditional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 411 (37), pp.3301-3327. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2009.07.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00509054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-patterns for Rule-based Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (5), pp.523-550. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsc.2010.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00429226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Proof Search Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Special Issue on First-Order Theorem Proving / Guest Edited by Silvio Ranise and Ullrich Hustadt, 55 (1), pp.123-154. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10472-009-9154-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Proceedings of the Third International Workshop on Security and Rewriting Techniques (SecReT 2008), Pittsburgh, PA, USA, 22 June 2008, 234, pp.55-75. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité informatique : peut-on se fier au numérique ? par Hélène Kirchner et Claude Kirchner. Le sens des mots, entretien avec Isabelle de Lamberterie, propos recueillis par Dominique Chouchan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Lamberterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les nouveaux défis de la cryptologie, 420 juin 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.363-406. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0960129507006093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho-Calculus of explicit constraint application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue on Rewriting Logic and its Applications, 20, pp.37-72. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10990-007-9004-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000628v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract canonical presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Theoretical Computer Science, 357 (1-3), pp.53--69. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2006.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing Combinatory Reduction Systems Derivations in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher-Order and Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Action Concertée Incitative Sécurité et Informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23 (3), pp.421-426. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.23.421-426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 31 (1), pp.33-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN from a rewriting logic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 285 (2), pp.155-185. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-3975(01)00358-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External rewriting for skeptical proof assistants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automated Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29 (3-4), pp.309-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting with strategies in ELAN: a functional semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Foundations of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.27. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129054101000412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting and Multisets in Rho-calculus and ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (1-2), pp.33--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3), pp.339-375. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/9.3.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus - Part II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logic Journal of the IGPL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (3), pp.465-498. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jigpal/9.3.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodological View of Constraint Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet Dincbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Jouannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 4 (4), pp.337-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating feasible schedules for a pick-up and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically-Typed Computations for Order-Sorted Equational Presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Hintermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Symbolic Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25 (4), pp.455-526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-Based Constraint Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 34 (3), pp.225--262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerveau connecté : réflexions sur l'éthique de l'IA implantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Anheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Putois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum européen de bioéthique. 14ème édition. L'IA et nous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l’éthique du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LIRIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [En distanciel], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des attaques informatiques et protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bannelier-Christakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la paix et la sécurité internationales de la société numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat général de la défense et de la sécurité nationale (SGDSN); Agence Nationale de Sécurité des Systèmes de l’Information (ANSSI); Ministère des affaires étrangères, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightning Talk:&amp;quot;I solemnly pledge&amp;quot; A Manifesto for Personal Responsibility in the Engineering of Academic Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Aragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey C. Carver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Chis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Workshop on Sustainable Software for Science: Practice and Experiences (WSSSPE4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPISCIENCES - an overlay publication platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB2014 - International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Technological Education Institute of Thessaloniki, Jun 2014, Thessalonique, Greece. pp.78-87, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-409-1-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002815v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Based Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirchner Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Functional and Constraint Logic Programming - WFLP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brasilia, Brazil. pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type System for Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Tenth International Workshop on Rule-Based Programming - RULE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Brasilia, Brazil. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.21.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426439v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a sharing strategy for the graph rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Reduction Strategies in Rewriting and Programming - WRS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security and Rewriting Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00335088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Language and Automata Theory and Applications - LATA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarragone, Italy. pp.275-286, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-88282-4_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut Elimination in Deduction Modulo by Abstract Completion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Logical Foundations of Computer Science LFCS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sergei Artemov, Jun 2007, New York, United States. pp.115-131, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72734-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00115556v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaving Rewrite-Based Access Control Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ke Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th ACM Workshop on Formal Methods in Security Engineering - FMSE 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2007, Alexandria, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive Proof Search Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on First-Order Theorem Proving - FTP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Liverpool, United Kingdom. pp.4-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00187458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Symposium on Programming - ESOP'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.110-124, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71316-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superdeduction at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium in honor of Jean-Pierre Jouannaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Cachan, France. pp.132-166, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73147-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141672v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Access Control via Strategic Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Dougherty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Symposium On Research In Computer Security - ESORICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Dresden, Germany. pp.578-593, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74835-9_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00185697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus as a Combinatory Reduction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Foundations of Software Science and Computations Structures - FoSSaCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.78-92, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-71389-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Workshop on Unification - UNIF'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principles of Superdeduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Houtmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-Second Annual IEEE Symposium on Logic in Computer Science - LiCS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Wroclaw, Poland. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LICS.2007.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00133557v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the confluence of lambda-calculus with conditional rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Riba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations of Software Science and Computation Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11690634_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Algebraic Methodology and Software Technology - AMAST '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kuressaare, Estonia. pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Completion is an Instance of Abstract Canonical System Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algebra, Meaning, and Computation: A Festschrift Symposium in Honor of Joseph Goguen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, San Diego/USA, pp.497-520, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11780274_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000775v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decidable Type Inference for the Polymorphic Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Francophones des Langages Applicatifs - JFLA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Pauillac, France. pp.57-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular Formal Islands: Embed theory in your practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Taiwanese-French Conference on Information Technology - TFIT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA/LORIA, Mar 2006, Nancy/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal Validation of Pattern Matching Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Reilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th ACM SIGPLAN International Conference on Principles and Practice of Declarative Programming - PPDP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbon/Portugal, pp.187--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchoring modularity in HTML.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Santana de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Automated Specification and Verification of Web Sites - WWV'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Valencia/Spain, pp.139-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Term Graph Rewriting - TERMGRAPH'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rome, Italy, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rho-calculus of explicit constraint application.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Rewriting Logic and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Barcelona (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00095626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Reduction Strategies in Rewriting and Programming - WRS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rule-based programming and proving: the ELAN experience outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth Asian Computing Science Conference - ASIAN'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chiang Mai, Thailand, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof Search and Proof Check for Equational and Inductive Theorems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Huy Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Automated Deduction - CADE-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Miami (FL), United States. 20 p, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45085-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QSL platform at LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Merz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First QPQ Workshop on Deductive Software Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Miami, Floride, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewrite Strategies in the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRS 2003, 3rd International Workshop on Reduction Strategies in Rewriting and Programming - Final Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Valencia, Spain. pp.593-624, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Saturation-based Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth Annual IEEE Symposium on Logic in Computer Science - LICS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Ottawa, Canada, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pure Patterns Type Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 30th ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages, POPL, New Orleans, LA, USA — January 15 - 17, 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, New Orleans, United States. pp.250 - 261, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/604131.604152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099463v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Combinatory Reduction Systems into the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Rule-Based Programming - RULE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rho cube : some results, some problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Higher-Order Rewriting Copenhagen, Denmark, July 21st, 2002 Affiliated with RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Kesner, T. Nipkow and F. van Raamsdonk, Jul 2002, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binding Logic: proofs and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning - LPAR'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tbilisi, Georgia. pp.130-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic rewrite strategies. Applications to ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Rewriting Techniques and Applications - RTA'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, pp.252-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting Calculus with(out) Types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WRLA 2002, 4th International Workshop on Rewriting Logic and Its Applications, Pisa, Italy 19–21 September 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Pisa, Italy. pp.3-19, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(05)82526-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstract Canonical Inference Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Unification - UNIF'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen, Denmark, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptions in the rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Rewriting Techniques and Applications - RTA 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Copenhagen/Denmark, pp.66--82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101011v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International ACM SIGPLAN Conference on Principles and Practice of Declarative Programming (PPDP'02)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Principles and Practice of Declarative Programming (PPDP'02)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Pittsburgh, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction versus Computation: the Case of Induction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Artificial Intelligence and Symbolic Computation - AISC'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Marseille, France, pp.4-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Foundations of Software Science and Computation Structures - FOSSACS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Genova, Italy. 15 p, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45315-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference, RTA 2001 Utrecht, The Netherlands, May 22–24, 2001 Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Utrecht, Netherlands. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45127-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107876v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inversion Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachum Dershowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Rule-Based Constraint Reasoning and Programming - RCoRP'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paphos, Cyprus, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Timed Automata Using Rewrite Rules and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM Working Group on Constraints</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Prague, Czech Republic, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN : Modélisation et preuve en calcul de réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Formelles dans l'Assistance au Développement de Logiciels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Nancy, France, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification of Timed Automata Using Rewrite Rules and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Beffara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seventh Biennal Bar-Ilan Symposium on the Foundations of Artificial Intelligence - BISFAI'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bar-Ilan University, Ramat-Gan, Israel, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN ou la programmation par réécriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Toulouse, France, 96 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting and Multisets in the Rewriting Calculus and ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multiset Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Curtea de Arges, Romania, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The simply typed rewriting calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Rewriting Logic &amp; its Applications - WRLA2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, none, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOL-$\lambda \sigma$ an intentional first-order expression of higher-order logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth International Conference on Rewriting Techniques &amp; Applications - RTA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Trento, Italy, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rewriting calculus as a semantics to strategy application. Application to ELAN.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International CADE workshop on strategies in automated deduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction and theorem proving modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of logic &amp; computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rewriting and Strategies for Describing the B Predicate Prover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Workshop on Strategies in Automated Deduction - CADE-15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F. Pfenning, B. Gramlich, 1998, Lindau, Germany, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Higher-Order and First-Order Computation Using Rho Calculus: Towards a Semantics of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FroCoS'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, The Netherlands, 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Overview of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ringeissen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Workshop on Rewriting Logic and its Applications - WRLA'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Pont-à-Mousson, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewriting as a Unified Specification Tool for Logic and Control: The ELAN Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on the Theory and Practice of Algebraic Specifications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Amsterdam, N.L., 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional view of rewriting and strategies for a semantics of ELAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third Fuji International Symposium on Functional and Logic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Kyoto (Japan), pp.143-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 37th International Colloquium on Automata, Languages and Programming, ICALP 2010, Bordeaux, France, July 6-10, 2010, Part I & II. Volume 6198 & 6199 of Lecture Notes in Computer Science (ARCoSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sansom Abramski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedhelm Meyer auf Der Heide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul G. Spirakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.900, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sécurité de l'individu numérisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Avoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Trudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hassan Bezzazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Lacour. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 300 p., 2009, 978-2-296-07612-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formal to practical Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideki Sakurada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 5458, pp.200, 2009, Lecture Notes in Computer Science, 978-3-642-02001-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00426617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Deduction - CADE-15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirchner, Claude and Kirchner, Hélène. Springer Verlag, 1998, Lecture Notes in Artificial Intelligence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equational logic and rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dov M. Gabbay; Jörg H. Siekmann; John Woods. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of the History of Logic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9 (Chap.8), Elsevier, 2014, History of Logic and Computation in the 20th Century, 978-0444516244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Computation and Deduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Benzmüller and Chad E. Brown and Jörg Siekmann and Richard Statman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reasoning in Simple Type Theory. Festchrift in Honour of Peter B. Andrews on His 70th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, College Publications, pp.339-364, 2008, Studies in Logic and the Foundations of Mathematics, 978-1-904987-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00433745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité Informatique: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Akoka, Jacky and Comyn-Wattiau, Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie de l'informatique et des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, 2006, 978-27117-4846-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00121763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing Based Inductive Proof Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Nahon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Termination in finite mean time of a CSMA/CA rule-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for REWERSE reasoning and query languages I3-D4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, 71p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fairness when coding facial authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymisation des données : enjeux d'éthique pour la recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Froidevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'intelligence artificielle générative : enjeux d'éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Grinbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité national pilote d'éthique du numérique. 2023, pp.Avis 7 du CNPEN</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04153216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique industrielle du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roucairol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bantegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANRT. 2018, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité Scientifique au CNRS; Vers un dispositif pérenne de promotion des valeurs de l’intégrité scientifique au CNRS, et de traitement des allégations de manquement à l’intégrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Duee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, 28 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Access in Japan – a multi-institutional perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Baeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Estraillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ambassade de France au Japon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation Scientifique : une facette de nos métiers de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Darnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Goglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Acharian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] Inria. 2013, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la création d’un comité d’éthique en Sciences et Technologies du Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Pattern Matching Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Kopetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00129421v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d'une méthode de preuve probabiliste pour prouver la terminaison en temps moyen fini du protocole CSMA/CA 802.11b</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] AVERROES/Lot 4.2/Fourniture 4.2, 2006, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rewriting calculus for cyclic higher-order term graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Baldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bertolissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction as Deduction Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deplagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-468 || deplagne04a, 2004, 80 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rete Algorithm Formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mm Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2004, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and Rewrite Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Mm Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2004, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00280939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réécriture probabiliste dans ELAN4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bournez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2004, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rewrite Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-563 || cirstea04f, 2004, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types for Web Rule Languages: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coquery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wlodzimierz Drabent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-560 || cirstea04e, Inria. 2004, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production Systems and Rete Algorithm Formalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Moossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A04-R-546 || cirstea04d, 2004, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo Revised Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4861, INRIA. 2003, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External rewriting for skeptical proof assistants (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Huy Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-099 || nguyen02a, 2002, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Methodology for Rule-Based Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A02-R-529 || castro02a, 2002, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xemantics: a Rewriting Calculus-Based Semantics of XSLT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhebin Qian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preet Kamal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Stuber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A01-R-386 || kirchner01c, 2001, 50 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rho Cube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-344 || cirstea00d, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-444 || cirstea00f, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Liquori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A00-R-363 || cirstea00c, LORIA, UMR 7503, Université de Lorraine, CNRS, Vandoeuvre-lès-Nancy. 2000, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Rewriting Calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3818, INRIA. 1999, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Rewriting and Strategies for Describing the B Predicate Prover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-249 || cirstea99d, 1999, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELAN from the rewriting logic point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Borovansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 99-R-284 || borovansky99b, 1999, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theorem Proving Modulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3400, INRIA. 1998, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating feasible schedules for a pick-up and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianyang Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-142 || domenjoud98b, 1998, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\rho$-Calculus. Its Syntax and Basic Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-218 || cirstea98a, 1998, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holls: an Intentional First-Order Expression of Higher-Order Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3556, INRIA. 1998, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unification via Explicit Substitutions: The Case of Higher-Order Patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Pfenning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3591, INRIA. 1998, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Higher-Order & First-Order Computation Using $\rho$-calculus: Towards a semantics of ELAN Full-version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horatiu Cirstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 98-R-220 || cirstea98b, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fine-Grained Concurrent Completion Procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Lynch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Scharff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2990, INRIA. 1996, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditional Concurrent Rewriting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iliès Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2777, INRIA. 1996, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Order Unification via Explicit Substitutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dowek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2709, INRIA. 1995, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification sémantique de spécifications métallurgiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Klay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2226, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically-typed computations for order-sorted equational presentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Hintermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2208, INRIA. 1994, pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proofs in parameterized specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1424, INRIA. 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deduction with symbolic constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Rusinowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1358, INRIA. 1990, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00077103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order-sorted equational unification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0954, INRIA. 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving disequations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lescanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-0686, INRIA. 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EBDA5CA"/>
+    <w:nsid w:val="98AC607E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudekirchner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1686-1046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032478739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132964v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.10.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511390v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanqui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Riba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Kopetz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.01.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83D139VM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nahon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9154-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A358A18D109FE88ED19F481F5F7FD35D30429DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kirchner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Lamberterie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129507006093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS5SJ36P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000628v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-007-9004-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachum Dershowitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.03.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSWLMR61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.421-426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2Z9P06WB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borovansky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(01)00358-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100532v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/9.3.377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GKC3FNHF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054101000412" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/9.3.339" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-L37PC0WB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Dincbas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domenjoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hintermeier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03586285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02055458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bannelier-Christakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aragon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Carver" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426439v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Tavares" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.21.5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirchner Florent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88282-4_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133557v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Houtmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2007.37" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141672v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Houtmann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73147-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ke Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115556v3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72734-7_9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185697v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74835-9_38" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMSZ1S59-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121792v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001186v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000729v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11690634_26" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001146v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000775v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780274_26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000750v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000701v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reilles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107640v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099470v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deplagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45085-6_26" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MHLSV2HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099586v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82613-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099463v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604131.604152" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101024v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099411v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101012v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107627v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100858v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82526-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101011v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107876v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45127-7_8" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107877v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45315-6_11" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kacem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100560v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099052v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107865v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098922v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098847v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098518v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansom Abramski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Meyer auf Der Heide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Spirakis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trudel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Bezzazi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_securite_de_l_individu_numerise_reflexions_prospectives_et_internationales_stephanie_lacour-9782296076129-27600.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Okada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sakurada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kirchner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692193v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gornet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04153216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grinbaum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roucairol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bantegnies" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Armengaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Duee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hadchouel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Baeten" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129421v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Florent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000825v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099850v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moossen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099860v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mm Moossen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099871v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280939v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104091v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101055v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099428v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107547v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Qian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preet Kamal Singh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stuber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099308v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107841v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098748v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098736v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077203v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfenning" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077199v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098611v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073915v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ili&#232;s Alouini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Scharff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077197v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Klay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077103v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudekirchner" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1686-1046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032478739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03348601v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02381411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511390v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132964v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.10.005" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanqui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Riba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2009.07.058" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00429226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatiu Cirstea" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Kopetz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2010.01.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83D139VM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Nahon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brauner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-009-9154-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A358A18D109FE88ED19F481F5F7FD35D30429DB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Kirchner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Santana de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Lamberterie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110872v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Baldan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bertolissi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129507006093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WS5SJ36P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000628v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-007-9004-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nachum Dershowitz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2006.03.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSWLMR61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.23.421-426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-2Z9P06WB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099711v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dowek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Hardin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Borovansky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(01)00358-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Huy Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ringeissen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054101000412" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100656v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100531v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/9.3.339" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-L37PC0WB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/9.3.377" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-GKC3FNHF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098856v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Dincbas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098910v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Domenjoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyang Zhou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Hintermeier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098476v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822016v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Anheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Putois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03586285v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02055458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bannelier-Christakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01367344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Allen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Aragon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Becker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Carver" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Chis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494531v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirchner Florent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426439v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Tavares" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.21.5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00335088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88282-4_26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00115556v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72734-7_9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185710v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ke Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00187458v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129419v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71316-6_9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141672v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Houtmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73147-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00185697v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Dougherty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74835-9_38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KMSZ1S59-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121792v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71389-0_7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00133557v3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Houtmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2007.37" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000729v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11690634_26" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001146v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000775v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11780274_26" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000817v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Liquori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000701v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reilles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100095v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00095626v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107802v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107801v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099470v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deplagne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45085-6_26" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MHLSV2HF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099497v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Habib" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Merz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099586v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82613-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099466v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099463v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/604131.604152" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107640v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bournez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100858v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(05)82526-5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101011v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101024v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107877v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45315-6_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107876v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45127-7_8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100570v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Kacem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100560v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100535v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098847v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098921v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098808v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098518v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098626v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098628v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sansom Abramski" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedhelm Meyer auf Der Heide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G. Spirakis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trudel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Bezzazi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_securite_de_l_individu_numerise_reflexions_prospectives_et_internationales_stephanie_lacour-9782296076129-27600.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426617v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Okada" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Sakurada" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00433745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kirchner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00121763v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692193v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000774v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01149625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coquery" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodzimierz Drabent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fages" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447868v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gornet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tessier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04766842v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Froidevaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04153216v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grinbaum" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786563v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roucairol" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bantegnies" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791125v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Armengaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Duee" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hadchouel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Baeten" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moatti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00804915v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Darnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Goglin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acharian" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03210022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129421v3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104120v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garnier Florent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000825v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099871v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280938v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mm Moossen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00280939v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104091v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099860v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Moossen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099859v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099850v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071722v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101055v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099428v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Castro" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107547v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhebin Qian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preet Kamal Singh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Stuber" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099309v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099076v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099308v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107841v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077199v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098611v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098735v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077202v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pfenning" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098736v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073707v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lynch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Scharff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073915v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ili&#232;s Alouini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077197v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074444v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Klay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074463v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075136v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077103v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rusinowitch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075605v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075867v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lescanne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>