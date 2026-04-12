--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Murat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics reveals substantial divergence in metal sensitive and metal tolerant isolates of the ericoid mycorrhizal fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.24. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01191-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased temperature and drought do not threaten the mycelium of Tuber melanosporum in Mediterranean regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiao Babel-Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Designed Fluorescence In Situ Hybridization Probes Reveal Previously Unknown Endophytic Abilities of Tuber magnatum in Herbaceous Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Graziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Januario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-025-02542-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of the two mating types in the soil under productive and non-productive trees in five French orchards of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp. 361-369. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of Italian white truffle (Tuber magnatum Pico) ascocarps in an orchard outside its natural range distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cammaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiao Babel-Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.383-388. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting demographic histories revealed in two invasive populations of the dry rot fungus Serpula lacrymans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Skrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundy Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2772-2789. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15934​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascoma genotyping and mating type analyses of mycorrhizas and soil mycelia of Tuber borchii in a truffle orchard established by mycelial inoculated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Puliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Iotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Zambonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.964-975. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ectomycorrhizal truffles, Tuber melanosporum and T. aestivum , endophytically colonise roots of non‐ectomycorrhizal plants in natural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (6), pp.2542-2556. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la structure d'attache entre la truffe d'été et son hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into black truffle biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00892-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil temperature and hydric potential influences the monthly variations of soil Tuber aestivum DnA in a highly productive orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annual climatic variations, climate changes, and sociological factors on the production of the Périgord black truffle (Tuber melanosporum Vittad.) from 1903–1904 to 1988–1989 in the Vaucluse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meïli Baragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-018-0877-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la production de truffe noire du Périgord (Tuber Melanosporum Vitad.) de 1903-1904 à 1988-1989 dans le Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Baragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Ectomycorrhizal Ascomycete Sphaerosporella brunnea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Antonielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00857-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of fungal communities in neotropical rainforest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years investigation of female and male genotypes in périgord black truffle (Tuber melanosporum Vittad.) revealed contrasted reproduction strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torda Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2604-2615. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur le réensemencement par ascospores des truffières à Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the complex relationship between weight and maturity of Burgundy truffles (Tuber aestivum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Bagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oszkár Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170375. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (2), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the evolutionary history of gypsy retrotransposons in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0692-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping truffle production in holes: a promising technique for improving production and unravelling truffle life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2531-7342/6346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale genetic structure of natural Tuber aestivum sites in southern Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.895-907. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0719-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hibbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), pp.760-773. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro.2016.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-based identification of genetic groups within European populations of Tuber aestivum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-015-0649-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial genetic structure analysis of the black truffle Tuber aestivum and its link to aroma variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.3039-50. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1243-1255. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years of inoculating seedlings with truffle fungi: past and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Ruiz-Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boukhris-Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.486. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression in mycorrhizal orchid protocorms suggests a friendly plant-fungus relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 239 (6), pp.1337-1349. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-014-2062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore fongique des truffières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffes et autres champignons comestibles ectomycorhiziens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Biogeography and Diversification of Truffles in the Tuberaceae and Their Newly Identified Southern Hemisphere Sister Lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne A. Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing Analysis of Fungal Assemblages from Geographically Distant, Disparate Soils Reveals Spatial Patterning and a Core Mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Orgiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bianciotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Soil Quality and Ecosystem, 5 (1), pp.73-98. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d5010073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey of repetitive DNA elements in the button mushroom Agaricus bisporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Castanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton S. M. Sonnenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.6-21. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), 4 p. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1200220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la truffe noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 791, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTRUF à mi-parcours : les dernières informations après la réunion de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transposable elements in the ectomycorrhizal fungus &amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Diversity Is Not Determined by Mineral and Chemical Differences in Serpentine Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la truffe noire du Périgord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endophytic life strategies decoded by genome and transcriptome analyses of the mutualistic root symbiont &amp;lt;em&amp;gt;Piriformospora indica&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alga Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lahrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Güldener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Pfiffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (10), </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITS-1 versus ITS-2 pyrosequencing: a comparison of fungal populations in truffle grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (6), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3852/11-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regions in the Sod1 locus of the ericoid mycorrhizal fungus Oidiodendron maius from metal-enriched soils show a different sequence polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Picarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and analysis of simple sequence repeats in the Laccaria bicolor genome, with development of microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-010-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic suppression subtractive hybridization as a tool to identify differences in mycorrhizal fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 318 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des expérimentations au COCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la truffe noire du Périgord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 392, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.281-288. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des premières expériences du projet Systruf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic affiliation of the desert truffles&amp;lt;em&amp;gt; Picoa juniperi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Picoa lefebvrei&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Sbissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Neffati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Gtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (4), pp.429 - 436. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-010-9456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe de la truffe à ses qualités organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe caché des truffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (5), pp.815-829. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truffe noire est-elle menacée par une espèce exotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and truffles: first evidence of Perigord black truffle outcrosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.260-263. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02634.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy of Chinese truffles belonging to the Tuber rufum and Tuber puberulum groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.301-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">da Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (9), pp.1034-1045. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycres.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between Tuber pseudoexcavatum, a Chinese truffle, and other Tuber species based on parsimony and distance analysis of four different gene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">da Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 259 (2), pp.269-281. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00283.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and In Situ Distribution of a Fungal Gene Marker: The Mating Type Genes of the Black Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, Springer, 321 p., 2016, Methods in Molecular Biology, 978-1-4939-3369-3. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black Truffles Tuber melanosporum and Tuber indicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oviatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Zambonelli; Mirco Iotti; Claude Murat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Truffle (Tuber spp.) in the World: Soil Ecology, Systematics and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.19-32, 2016, 978-3-319-31436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular technologies applied to the ecology of ectomycorrhizal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Sentausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.323-339, 2016, 9781118951446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffle Genomics: Investigating an Early Diverging Lineage of Pezizomycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Zambonelli; Mirco Iotti; Claude Murat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Truffle (Tuber spp.) in the World: Soil Ecology, Systematics and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-149, 2016, 978-3-319-31436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffle phylogenomics: New insights into truffle evolution and truffle life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00007-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Elements in Filamentous Fungi with a Focus on Wood-Decay Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Genomics of the Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.21-40, 2013, 9781119946106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible mycorrhizal fungi : Ecology, Genetic and Functional Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza: State of the Art, Genetics and Molecular Biology, Eco-Function, Biotechnology, Eco-Physiology, Structure and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.707-732, 2010, 978-3-540-78826-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite d’une délégation espagnole en terre Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.99 (2): 14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.410-5. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les dernières avancées de la recherche fondamentale ont permis d’améliorer les procédés de mycorhization contrôlée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berlureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mycorhizes (JFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years of research revealed the Périgord black truffle (Tuber melanosporum Vittad.) sexual reproduction strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Edible Mycorrhizal Mushrooms (IWEMM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, CAHORS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic adaptation of the ericoid fungus Oidiodendron maius to heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasures of the forest : Towards understanding life history of &amp;lt;em&amp;gt;Tuber aestivum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Flagstaff, United States. , 216 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and population genetics provide new insights on the life cycle of the black truffle of Périgord (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Northern Arizona University, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique spatiale de la truffe noire du Périgord (&amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;) dans une plantation productive analysée par marqueurs microsatellites et les gènes de compatibilité sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular method for the identification of mating typegenes of truffles species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2012/032098. 2012, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Murat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal competition release and microbial dynamics in native and nonnative Tuber melanosporum habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Garcia-Barreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdo Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00225-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics reveals substantial divergence in metal sensitive and metal tolerant isolates of the ericoid mycorrhizal fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.24. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01191-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased temperature and drought do not threaten the mycelium of Tuber melanosporum in Mediterranean regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiao Babel-Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Designed Fluorescence In Situ Hybridization Probes Reveal Previously Unknown Endophytic Abilities of Tuber magnatum in Herbaceous Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Graziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Januario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-025-02542-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of the two mating types in the soil under productive and non-productive trees in five French orchards of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp. 361-369. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of Italian white truffle (Tuber magnatum Pico) ascocarps in an orchard outside its natural range distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cammaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiao Babel-Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.383-388. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting demographic histories revealed in two invasive populations of the dry rot fungus Serpula lacrymans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Skrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundy Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2772-2789. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15934​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascoma genotyping and mating type analyses of mycorrhizas and soil mycelia of Tuber borchii in a truffle orchard established by mycelial inoculated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Puliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Iotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Zambonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.964-975. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ectomycorrhizal truffles, Tuber melanosporum and T. aestivum , endophytically colonise roots of non‐ectomycorrhizal plants in natural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (6), pp.2542-2556. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la structure d'attache entre la truffe d'été et son hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into black truffle biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00892-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil temperature and hydric potential influences the monthly variations of soil Tuber aestivum DnA in a highly productive orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annual climatic variations, climate changes, and sociological factors on the production of the Périgord black truffle (Tuber melanosporum Vittad.) from 1903–1904 to 1988–1989 in the Vaucluse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meïli Baragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-018-0877-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la production de truffe noire du Périgord (Tuber Melanosporum Vitad.) de 1903-1904 à 1988-1989 dans le Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Baragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Ectomycorrhizal Ascomycete Sphaerosporella brunnea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Antonielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00857-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of fungal communities in neotropical rainforest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years investigation of female and male genotypes in périgord black truffle (Tuber melanosporum Vittad.) revealed contrasted reproduction strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torda Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2604-2615. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur le réensemencement par ascospores des truffières à Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the complex relationship between weight and maturity of Burgundy truffles (Tuber aestivum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Bagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oszkár Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170375. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (2), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale genetic structure of natural Tuber aestivum sites in southern Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.895-907. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0719-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the evolutionary history of gypsy retrotransposons in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0692-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping truffle production in holes: a promising technique for improving production and unravelling truffle life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2531-7342/6346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-based identification of genetic groups within European populations of Tuber aestivum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-015-0649-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hibbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), pp.760-773. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro.2016.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial genetic structure analysis of the black truffle Tuber aestivum and its link to aroma variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.3039-50. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1243-1255. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years of inoculating seedlings with truffle fungi: past and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Ruiz-Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boukhris-Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.486. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression in mycorrhizal orchid protocorms suggests a friendly plant-fungus relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 239 (6), pp.1337-1349. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-014-2062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore fongique des truffières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffes et autres champignons comestibles ectomycorhiziens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Biogeography and Diversification of Truffles in the Tuberaceae and Their Newly Identified Southern Hemisphere Sister Lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne A. Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey of repetitive DNA elements in the button mushroom Agaricus bisporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Castanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton S. M. Sonnenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.6-21. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing Analysis of Fungal Assemblages from Geographically Distant, Disparate Soils Reveals Spatial Patterning and a Core Mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Orgiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bianciotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Soil Quality and Ecosystem, 5 (1), pp.73-98. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d5010073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), 4 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1200220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la truffe noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 791, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Diversity Is Not Determined by Mineral and Chemical Differences in Serpentine Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transposable elements in the ectomycorrhizal fungus &amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTRUF à mi-parcours : les dernières informations après la réunion de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la truffe noire du Périgord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITS-1 versus ITS-2 pyrosequencing: a comparison of fungal populations in truffle grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (6), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3852/11-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endophytic life strategies decoded by genome and transcriptome analyses of the mutualistic root symbiont &amp;lt;em&amp;gt;Piriformospora indica&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alga Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lahrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Güldener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Pfiffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (10), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regions in the Sod1 locus of the ericoid mycorrhizal fungus Oidiodendron maius from metal-enriched soils show a different sequence polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Picarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and analysis of simple sequence repeats in the Laccaria bicolor genome, with development of microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-010-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic suppression subtractive hybridization as a tool to identify differences in mycorrhizal fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 318 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.281-288. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des expérimentations au COCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la truffe noire du Périgord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 392, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des premières expériences du projet Systruf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe de la truffe à ses qualités organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic affiliation of the desert truffles&amp;lt;em&amp;gt; Picoa juniperi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Picoa lefebvrei&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Sbissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Neffati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Gtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (4), pp.429 - 436. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-010-9456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe caché des truffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (5), pp.815-829. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truffe noire est-elle menacée par une espèce exotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and truffles: first evidence of Perigord black truffle outcrosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.260-263. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02634.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy of Chinese truffles belonging to the Tuber rufum and Tuber puberulum groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.301-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">da Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (9), pp.1034-1045. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycres.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between Tuber pseudoexcavatum, a Chinese truffle, and other Tuber species based on parsimony and distance analysis of four different gene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">da Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 259 (2), pp.269-281. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00283.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black Truffles Tuber melanosporum and Tuber indicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oviatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Zambonelli; Mirco Iotti; Claude Murat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Truffle (Tuber spp.) in the World: Soil Ecology, Systematics and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.19-32, 2016, 978-3-319-31436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and In Situ Distribution of a Fungal Gene Marker: The Mating Type Genes of the Black Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, Springer, 321 p., 2016, Methods in Molecular Biology, 978-1-4939-3369-3. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular technologies applied to the ecology of ectomycorrhizal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Sentausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.323-339, 2016, 9781118951446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffle Genomics: Investigating an Early Diverging Lineage of Pezizomycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Zambonelli; Mirco Iotti; Claude Murat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Truffle (Tuber spp.) in the World: Soil Ecology, Systematics and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-149, 2016, 978-3-319-31436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffle phylogenomics: New insights into truffle evolution and truffle life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00007-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Elements in Filamentous Fungi with a Focus on Wood-Decay Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Genomics of the Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.21-40, 2013, 9781119946106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible mycorrhizal fungi : Ecology, Genetic and Functional Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza: State of the Art, Genetics and Molecular Biology, Eco-Function, Biotechnology, Eco-Physiology, Structure and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.707-732, 2010, 978-3-540-78826-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite d’une délégation espagnole en terre Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.99 (2): 14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.410-5. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les dernières avancées de la recherche fondamentale ont permis d’améliorer les procédés de mycorhization contrôlée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berlureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mycorhizes (JFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years of research revealed the Périgord black truffle (Tuber melanosporum Vittad.) sexual reproduction strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Edible Mycorrhizal Mushrooms (IWEMM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, CAHORS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic adaptation of the ericoid fungus Oidiodendron maius to heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasures of the forest : Towards understanding life history of &amp;lt;em&amp;gt;Tuber aestivum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Flagstaff, United States. , 216 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and population genetics provide new insights on the life cycle of the black truffle of Périgord (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Northern Arizona University, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique spatiale de la truffe noire du Périgord (&amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;) dans une plantation productive analysée par marqueurs microsatellites et les gènes de compatibilité sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular method for the identification of mating typegenes of truffles species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2012/032098. 2012, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Gigleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Julien Kowou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiao Babel-Chen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70112" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Graziosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02542-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cammaletti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levesque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01013-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609969v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Skrede" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15934&#8203;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Leonardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Puliga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Iotti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zambonelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14777" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clowez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00892-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913042v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guignet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fizzala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49602-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Niccol&#242; Benucci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marozzi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00857-19" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0839-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bagi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszk&#225;r Fekete" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170375" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0692-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989518v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bonneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Olivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2531-7342/6346" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Baltensweiler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0719-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579571v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0649-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269423v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12910" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWPZ5VRM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0593-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268711v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rodda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Benetti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercole" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2062-x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268210v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E. Smith" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne A. Healy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Guevara" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052765" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577764v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Orgiazzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bianciotto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d5010073" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268026v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Castanera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. M. Sonnenberg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268457v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1200220" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040197" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268276v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sizzano" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044233" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267898v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644136v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alga Zuccaro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lahrmann" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#252;ldener" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Langen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Pfiffi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002290" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645002v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mello" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Napoli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marceddu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/11-027" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643205v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0328-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7PGMCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644987v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02248.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667313v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665533v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Sbissi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neffati" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gtari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-010-9456-y" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZBX2GK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654199v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659659v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655085v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02634.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379659v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950262v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oviatt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950227v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Sentausa" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950278v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268873v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00007-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941029v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitpierre" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821846v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612063v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berlureau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871313v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagoguet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varga" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268760v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740088v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Splivallo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Egli" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799380v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743213v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812032v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Niccol&#242; Benucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Garcia-Barreda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdo Marco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria de Miguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00225-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Gigleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Julien Kowou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiao Babel-Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Graziosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02542-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cammaletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levesque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01013-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Skrede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15934&#8203;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Leonardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Puliga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Iotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zambonelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clowez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00892-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guignet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fizzala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49602-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00857-19" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0839-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bagi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszk&#225;r Fekete" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170375" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Baltensweiler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0719-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0692-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Olivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2531-7342/6346" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0649-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12910" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWPZ5VRM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0593-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rodda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Benetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercole" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2062-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E. Smith" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne A. Healy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Guevara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052765" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268026v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Castanera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. M. Sonnenberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Orgiazzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bianciotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d5010073" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1200220" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267899v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268276v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sizzano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044233" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040197" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267897v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267898v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Napoli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marceddu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/11-027" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alga Zuccaro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lahrmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#252;ldener" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Langen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Pfiffi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002290" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0328-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7PGMCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02248.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667313v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654199v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Sbissi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neffati" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gtari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-010-9456-y" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZBX2GK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659659v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655085v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02634.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950262v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oviatt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Sentausa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950278v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268873v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00007-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941029v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitpierre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821846v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612063v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339557v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berlureau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871313v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagoguet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varga" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268760v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740088v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Splivallo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Egli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743213v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812032v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>