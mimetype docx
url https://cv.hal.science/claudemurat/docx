--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Murat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal competition release and microbial dynamics in native and nonnative Tuber melanosporum habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Garcia-Barreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdo Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00225-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics reveals substantial divergence in metal sensitive and metal tolerant isolates of the ericoid mycorrhizal fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.24. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01191-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased temperature and drought do not threaten the mycelium of Tuber melanosporum in Mediterranean regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiao Babel-Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Designed Fluorescence In Situ Hybridization Probes Reveal Previously Unknown Endophytic Abilities of Tuber magnatum in Herbaceous Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Graziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Januario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-025-02542-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of the two mating types in the soil under productive and non-productive trees in five French orchards of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp. 361-369. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of Italian white truffle (Tuber magnatum Pico) ascocarps in an orchard outside its natural range distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cammaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiao Babel-Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.383-388. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting demographic histories revealed in two invasive populations of the dry rot fungus Serpula lacrymans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Skrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundy Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2772-2789. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15934​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascoma genotyping and mating type analyses of mycorrhizas and soil mycelia of Tuber borchii in a truffle orchard established by mycelial inoculated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Puliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Iotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Zambonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.964-975. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ectomycorrhizal truffles, Tuber melanosporum and T. aestivum , endophytically colonise roots of non‐ectomycorrhizal plants in natural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (6), pp.2542-2556. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la structure d'attache entre la truffe d'été et son hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into black truffle biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00892-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil temperature and hydric potential influences the monthly variations of soil Tuber aestivum DnA in a highly productive orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annual climatic variations, climate changes, and sociological factors on the production of the Périgord black truffle (Tuber melanosporum Vittad.) from 1903–1904 to 1988–1989 in the Vaucluse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meïli Baragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-018-0877-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la production de truffe noire du Périgord (Tuber Melanosporum Vitad.) de 1903-1904 à 1988-1989 dans le Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Baragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Ectomycorrhizal Ascomycete Sphaerosporella brunnea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Antonielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00857-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of fungal communities in neotropical rainforest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years investigation of female and male genotypes in périgord black truffle (Tuber melanosporum Vittad.) revealed contrasted reproduction strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torda Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2604-2615. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur le réensemencement par ascospores des truffières à Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the complex relationship between weight and maturity of Burgundy truffles (Tuber aestivum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Bagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oszkár Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170375. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (2), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale genetic structure of natural Tuber aestivum sites in southern Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.895-907. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0719-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the evolutionary history of gypsy retrotransposons in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0692-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping truffle production in holes: a promising technique for improving production and unravelling truffle life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2531-7342/6346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-based identification of genetic groups within European populations of Tuber aestivum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-015-0649-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hibbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), pp.760-773. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro.2016.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial genetic structure analysis of the black truffle Tuber aestivum and its link to aroma variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.3039-50. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1243-1255. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years of inoculating seedlings with truffle fungi: past and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Ruiz-Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boukhris-Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.486. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression in mycorrhizal orchid protocorms suggests a friendly plant-fungus relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 239 (6), pp.1337-1349. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-014-2062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore fongique des truffières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffes et autres champignons comestibles ectomycorhiziens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Biogeography and Diversification of Truffles in the Tuberaceae and Their Newly Identified Southern Hemisphere Sister Lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne A. Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey of repetitive DNA elements in the button mushroom Agaricus bisporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Castanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton S. M. Sonnenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.6-21. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing Analysis of Fungal Assemblages from Geographically Distant, Disparate Soils Reveals Spatial Patterning and a Core Mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Orgiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bianciotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Soil Quality and Ecosystem, 5 (1), pp.73-98. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d5010073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), 4 p. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1200220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la truffe noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 791, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Diversity Is Not Determined by Mineral and Chemical Differences in Serpentine Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transposable elements in the ectomycorrhizal fungus &amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTRUF à mi-parcours : les dernières informations après la réunion de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la truffe noire du Périgord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITS-1 versus ITS-2 pyrosequencing: a comparison of fungal populations in truffle grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (6), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3852/11-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endophytic life strategies decoded by genome and transcriptome analyses of the mutualistic root symbiont &amp;lt;em&amp;gt;Piriformospora indica&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alga Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lahrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Güldener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Pfiffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (10), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regions in the Sod1 locus of the ericoid mycorrhizal fungus Oidiodendron maius from metal-enriched soils show a different sequence polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Picarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and analysis of simple sequence repeats in the Laccaria bicolor genome, with development of microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-010-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic suppression subtractive hybridization as a tool to identify differences in mycorrhizal fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 318 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.281-288. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des expérimentations au COCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la truffe noire du Périgord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 392, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des premières expériences du projet Systruf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe de la truffe à ses qualités organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic affiliation of the desert truffles&amp;lt;em&amp;gt; Picoa juniperi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Picoa lefebvrei&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Sbissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Neffati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Gtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (4), pp.429 - 436. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-010-9456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe caché des truffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (5), pp.815-829. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truffe noire est-elle menacée par une espèce exotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and truffles: first evidence of Perigord black truffle outcrosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.260-263. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02634.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy of Chinese truffles belonging to the Tuber rufum and Tuber puberulum groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.301-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">da Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (9), pp.1034-1045. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycres.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between Tuber pseudoexcavatum, a Chinese truffle, and other Tuber species based on parsimony and distance analysis of four different gene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">da Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 259 (2), pp.269-281. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00283.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black Truffles Tuber melanosporum and Tuber indicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oviatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Zambonelli; Mirco Iotti; Claude Murat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Truffle (Tuber spp.) in the World: Soil Ecology, Systematics and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.19-32, 2016, 978-3-319-31436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and In Situ Distribution of a Fungal Gene Marker: The Mating Type Genes of the Black Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, Springer, 321 p., 2016, Methods in Molecular Biology, 978-1-4939-3369-3. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular technologies applied to the ecology of ectomycorrhizal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Sentausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.323-339, 2016, 9781118951446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffle Genomics: Investigating an Early Diverging Lineage of Pezizomycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Zambonelli; Mirco Iotti; Claude Murat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Truffle (Tuber spp.) in the World: Soil Ecology, Systematics and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-149, 2016, 978-3-319-31436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffle phylogenomics: New insights into truffle evolution and truffle life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00007-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Elements in Filamentous Fungi with a Focus on Wood-Decay Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Genomics of the Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.21-40, 2013, 9781119946106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible mycorrhizal fungi : Ecology, Genetic and Functional Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza: State of the Art, Genetics and Molecular Biology, Eco-Function, Biotechnology, Eco-Physiology, Structure and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.707-732, 2010, 978-3-540-78826-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite d’une délégation espagnole en terre Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.99 (2): 14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.410-5. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les dernières avancées de la recherche fondamentale ont permis d’améliorer les procédés de mycorhization contrôlée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berlureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mycorhizes (JFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years of research revealed the Périgord black truffle (Tuber melanosporum Vittad.) sexual reproduction strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Edible Mycorrhizal Mushrooms (IWEMM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, CAHORS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic adaptation of the ericoid fungus Oidiodendron maius to heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasures of the forest : Towards understanding life history of &amp;lt;em&amp;gt;Tuber aestivum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Flagstaff, United States. , 216 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and population genetics provide new insights on the life cycle of the black truffle of Périgord (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Northern Arizona University, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique spatiale de la truffe noire du Périgord (&amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;) dans une plantation productive analysée par marqueurs microsatellites et les gènes de compatibilité sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular method for the identification of mating typegenes of truffles species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2012/032098. 2012, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Murat </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal competition release and microbial dynamics in native and nonnative Tuber melanosporum habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Garcia-Barreda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perdo Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria de Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.00225-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics reveals substantial divergence in metal sensitive and metal tolerant isolates of the ericoid mycorrhizal fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35, pp.24. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-025-01191-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing truffle orchard management: agronomic practices and their impact on yield and crop development—a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domizia Donnini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Gómez-Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Rondolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (6), pp.73. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01071-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased temperature and drought do not threaten the mycelium of Tuber melanosporum in Mediterranean regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kossi Julien Kowou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiao Babel-Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants, People, Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp3.70112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newly Designed Fluorescence In Situ Hybridization Probes Reveal Previously Unknown Endophytic Abilities of Tuber magnatum in Herbaceous Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Graziosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Deloche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Januario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 88 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-025-02542-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of the two mating types in the soil under productive and non-productive trees in five French orchards of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp. 361-369. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First production of Italian white truffle (Tuber magnatum Pico) ascocarps in an orchard outside its natural range distribution in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Beacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cammaletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhixiao Babel-Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Levesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.383-388. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-020-01013-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequences of the Black Truffles Tuber brumale Vittad. and Tuber indicum Cook & Massee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cichocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (4), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00799-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Bougon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting demographic histories revealed in two invasive populations of the dry rot fungus Serpula lacrymans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Skrede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaqueline Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundy Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (12), pp.2772-2789. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.15934​⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two ectomycorrhizal truffles, Tuber melanosporum and T. aestivum , endophytically colonise roots of non‐ectomycorrhizal plants in natural environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225 (6), pp.2542-2556. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.16321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la structure d'attache entre la truffe d'été et son hôte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of Plant and Fungal Gene Expression Upon Cd Exposure and Symbiosis in Ericoid Mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.341. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.00341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale genome sequencing of mycorrhizal fungi provides insights into the early evolution of symbiotic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shingo Miyauchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enikő Kiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Drula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-18795-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ascoma genotyping and mating type analyses of mycorrhizas and soil mycelia of Tuber borchii in a truffle orchard established by mycelial inoculated plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Puliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirco Iotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Zambonelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (3), pp.964-975. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of the Ectomycorrhizal Ascomycete Sphaerosporella brunnea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Maria Niccolò Benucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajeet Haridas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Labutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Marozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio Antonielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Resource Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/MRA.00857-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil temperature and hydric potential influences the monthly variations of soil Tuber aestivum DnA in a highly productive orchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Belmondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Guignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-49602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of annual climatic variations, climate changes, and sociological factors on the production of the Périgord black truffle (Tuber melanosporum Vittad.) from 1903–1904 to 1988–1989 in the Vaucluse (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meïli Baragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-018-0877-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into black truffle biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clowez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (3), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-019-00892-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'évolution de la production de truffe noire du Périgord (Tuber Melanosporum Vitad.) de 1903-1904 à 1988-1989 dans le Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meili Baragatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Marie Grollemund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics depict ericoid mycorrhizal fungi as versatile saprotrophs and plant mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 217 (3), pp.1213-1229. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.14974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draft Genome Sequence of Tuber borchii Vittad., a Whitish Edible Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Clum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhyan B Dockter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Announcements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (25), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/genomeA.00537-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pezizomycetes genomes reveal the molecular basis of ectomycorrhizal truffle lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (12), pp.1956-1965. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-018-0710-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (2), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and structure of fungal communities in neotropical rainforest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Louisanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Barantal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (2), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00248-016-0839-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Deveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years investigation of female and male genotypes in périgord black truffle (Tuber melanosporum Vittad.) revealed contrasted reproduction strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lagoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torda Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (7), pp.2604-2615. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur le réensemencement par ascospores des truffières à Tuber melanosporum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Taschen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Schneider-Maunoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into the complex relationship between weight and maturity of Burgundy truffles (Tuber aestivum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">István Bagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oszkár Fekete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.e0170375. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0170375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale genetic structure of natural Tuber aestivum sites in southern Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andri Baltensweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Büntgen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (8), pp.895-907. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0719-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trapping truffle production in holes: a promising technique for improving production and unravelling truffle life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fizzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Mycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2531-7342/6346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the evolutionary history of gypsy retrotransposons in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (6), pp.553-563. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-016-0692-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unearthing the roots of ectomycorrhizal symbioses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Veneault-Fourrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David S. Hibbett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (12), pp.760-773. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nrmicro.2016.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSR-based identification of genetic groups within European populations of Tuber aestivum Vittad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.99-110. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-015-0649-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ectomycorrhizal ecology is imprinted in the genome of the dominant symbiotic fungus Cenococcum geophilum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Peter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin A. Ohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Kruetzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms12662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of genome-wide single nucleotide polymorphisms through genome resequencing in the Périgord black truffle (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Gigant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (5), pp.1243-1255. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.12391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial genetic structure analysis of the black truffle Tuber aestivum and its link to aroma variability.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Frochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Splivallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (8), pp.3039-50. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G. Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (4), pp.410-U176. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years of inoculating seedlings with truffle fungi: past and future perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (1), pp.77-81. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0593-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations explain annual fluctuations in French Perigord black truffle wholesale markets but do not explain the decrease in black truffle production over the last 48 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.S115-S125. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00572-014-0568-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression in mycorrhizal orchid protocorms suggests a friendly plant-fungus relationship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Rodda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Benetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiano Sillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 239 (6), pp.1337-1349. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-014-2062-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genome of the white-rot fungus [i]Pycnoporus cinnabarinus[/i]: a basidiomycete model with a versatile arsenal for lignocellulosic biomass breakdown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lomascolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chabrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J Ruiz-Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Boukhris-Uzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.486. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-15-486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flore fongique des truffières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur de la truffe noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 791, pp.63-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffes et autres champignons comestibles ectomycorhiziens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical Biogeography and Diversification of Truffles in the Tuberaceae and Their Newly Identified Southern Hemisphere Sister Lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew E. Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosanne A. Healy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Guevara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1), </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction for Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche (vol 109, pg 17501, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (10), pp.4146-4146. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1300201110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Below-ground fine-scale distribution and soil versus fine root detection of fungal and soil oomycete communities in a French beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lengelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (3), pp.223-235. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.funeco.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing Analysis of Fungal Assemblages from Geographically Distant, Disparate Soils Reveals Spatial Patterning and a Core Mycobiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Orgiazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Bianciotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Ghignone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Soil Quality and Ecosystem, 5 (1), pp.73-98. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d5010073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide survey of repetitive DNA elements in the button mushroom Agaricus bisporus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Castanera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton S. M. Sonnenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Genetics and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.6-21. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fgb.2013.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.12264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome of an arbuscular mycorrhizal fungus provides insight into the oldest plant symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aikaterini Symeonidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (50), pp.20117-20122. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1313452110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications in Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (2), 4 p. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3732/apps.1200220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome sequence of the button mushroom Agaricus bisporus reveals mechanisms governing adaptation to a humic-rich ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam R. Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne-Oriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (43), pp.17501-17506. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1206847109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fungal Diversity Is Not Determined by Mineral and Chemical Differences in Serpentine Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Sizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transposable elements in the ectomycorrhizal fungus &amp;lt;em&amp;gt;Laccaria bicolor&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald A. Tuskan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (8), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0040197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYSTRUF à mi-parcours : les dernières informations après la réunion de Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la truffe noire du Périgord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The paleozoic origin of enzymatic lignin decomposition reconstructed from 31 fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A. Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 336 (6089), pp.1715-1719. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1221748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into trade-off between wood decay and parasitism from the genome of a fungal forest pathogen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ake Olson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Asiegbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassaâd Belbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourdia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 194 (4), pp.1001-1013. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2012.04128.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITS-1 versus ITS-2 pyrosequencing: a comparison of fungal populations in truffle grounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Marceddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 103 (6), pp.1184-1193. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3852/11-027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endophytic life strategies decoded by genome and transcriptome analyses of the mutualistic root symbiont &amp;lt;em&amp;gt;Piriformospora indica&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alga Zuccaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Lahrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Güldener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Langen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Pfiffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (10), </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1002290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Plant Cell Wall-Decomposing Machinery Underlies the Functional Diversity of Forest Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel C. Eastwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Floudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Majcherczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333 (6043), pp.762 - 765. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1205411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific regions in the Sod1 locus of the ericoid mycorrhizal fungus Oidiodendron maius from metal-enriched soils show a different sequence polymorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariangela Girlanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Picarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.321 - 331. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6941.2010.01003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obligate biotrophy features unraveled by the genomic analysis of rust fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duplessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina A C. A. Cuomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yao-Cheng Y.-C. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Aerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Tisserant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (22), pp.9166-9171. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1019315108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey and analysis of simple sequence repeats in the Laccaria bicolor genome, with development of microsatellite markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2), pp.75 - 88. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-010-0328-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic suppression subtractive hybridization as a tool to identify differences in mycorrhizal fungal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Vallino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 318 (2), pp.115 - 122. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2011.02248.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sexe de la truffe à ses qualités organoleptiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic affiliation of the desert truffles&amp;lt;em&amp;gt; Picoa juniperi&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Picoa lefebvrei&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Sbissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Neffati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Gtari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antonie van Leeuwenhoek</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 98 (4), pp.429 - 436. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10482-010-9456-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrosequencing reveals a contrasted bacterial diversity between oak rhizosphere and surrounding soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2 (2), pp.281-288. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1758-2229.2009.00117.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des expérimentations au COCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 73, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le génome de la truffe noire du Périgord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 392, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des premières expériences du projet Systruf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Selosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Périgord black truffle genome uncovers evolutionary origins and mechanisms of symbiosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Balestrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro M Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 464 (7291), pp.1033-1038. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00907731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sexe caché des truffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">454 Pyrosequencing analyses of forest soils reveal an unexpectedly high fungal diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlis Reich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.H. Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 184 (2), pp.449-456. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2009.03003.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex and truffles: first evidence of Perigord black truffle outcrosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180 (2), pp.260-263. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2008.02634.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogénie et paléographie des truffes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Société d'Horticulture et d'Histoire Naturelle de l'Hérault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 148 (4), pp.77-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular phylogeny and historical biogeography of the genus Tuber, the ‘true truffles’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (5), pp.815-829. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2007.01851.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La truffe noire est-elle menacée par une espèce exotique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Zampieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Vizzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Trufficulteur Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular taxonomy of Chinese truffles belonging to the Tuber rufum and Tuber puberulum groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungal Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 24, pp.301-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic and populational study of the Tuber indicum complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">da Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (9), pp.1034-1045. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mycres.2006.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition et histoire des truffes dans l'hémisphère nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Mensuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.11-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships between Tuber pseudoexcavatum, a Chinese truffle, and other Tuber species based on parsimony and distance analysis of four different gene sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Ming Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">da Cheng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Jeandroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 259 (2), pp.269-281. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2006.00283.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Black Truffles Tuber melanosporum and Tuber indicum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Oviatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Le Tacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Zambonelli; Mirco Iotti; Claude Murat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Truffle (Tuber spp.) in the World: Soil Ecology, Systematics and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.19-32, 2016, 978-3-319-31436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and In Situ Distribution of a Fungal Gene Marker: The Mating Type Genes of the Black Truffle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Environmental Genomics (MEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1399, Springer, 321 p., 2016, Methods in Molecular Biology, 978-1-4939-3369-3. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-3369-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular technologies applied to the ecology of ectomycorrhizal communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Sentausa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francis Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mycorrhizal symbiosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.323-339, 2016, 9781118951446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffle Genomics: Investigating an Early Diverging Lineage of Pezizomycotina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alessandra Zambonelli; Mirco Iotti; Claude Murat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">True Truffle (Tuber spp.) in the World: Soil Ecology, Systematics and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-149, 2016, 978-3-319-31436-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truffle phylogenomics: New insights into truffle evolution and truffle life cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Bonito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, Academic Press - Elsevier, 488 p., 2014, Advances in Botanical Research, 978-0-12-397940-7. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-397940-7.00007-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeated Elements in Filamentous Fungi with a Focus on Wood-Decay Fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Payen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Petitpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessy Labbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Genomics of the Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.21-40, 2013, 9781119946106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible mycorrhizal fungi : Ecology, Genetic and Functional Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonietta Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Abbà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bonfante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycorrhiza: State of the Art, Genetics and Molecular Biology, Eco-Function, Biotechnology, Eco-Physiology, Structure and Systematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.707-732, 2010, 978-3-540-78826-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite d’une délégation espagnole en terre Lorraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.99 (2): 14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent losses of decay mechanisms and rapid turnover of symbiosis genes in mycorrhizal mutualists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo G Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerrie W Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.410-5. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les dernières avancées de la recherche fondamentale ont permis d’améliorer les procédés de mycorhization contrôlée?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Berlureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones Mycorhizes (JFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and transcriptomics for understanding ericoid mycorrhizal fungi ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwen-Aëlle Grelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Mycorrhiza, ICOM9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Five years of research revealed the Périgord black truffle (Tuber melanosporum Vittad.) sexual reproduction strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lagoguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Edible Mycorrhizal Mushrooms (IWEMM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, CAHORS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and genomic adaptation of the ericoid fungus Oidiodendron maius to heavy metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis M Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Fungal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of polymorphic microsatellite markers in the Burgundy truffle, Tuber aestivum (Tuberaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Annual Joint Meeting on Plant Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metagenomics of the forest soil microbiome: from diversity to function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Coince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. EcoFINDERS WP3 workshop : 'Strategies and tools for sampling, DNA extraction, DNA sequencing and bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of plant and fungal gene expression upon Cd exposure and symbiosis in ericoid mycorrhizal Vaccinium myrtillus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Casarrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annegret Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">115th Conference of the Italian Botanical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, online, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and phenotypic divergence among heavy metal tolerant and sensitive isolates of the ericoid fungus Oidiodendron maius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Daghino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane de Mita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Martino,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Fungal Genetics (ECFG15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treasures of the forest : Towards understanding life history of &amp;lt;em&amp;gt;Tuber aestivum&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wipf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Splivallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Egli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Flagstaff, United States. , 216 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and population genetics provide new insights on the life cycle of the black truffle of Périgord (Tuber melanosporum Vittad.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Todesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Conference on Mycorrhiza (ICOM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Northern Arizona University, United States. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure génétique spatiale de la truffe noire du Périgord (&amp;lt;em&amp;gt;Tuber melanosporum&amp;lt;/em&amp;gt;) dans une plantation productive analysée par marqueurs microsatellites et les gènes de compatibilité sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herminia de La Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emila Akroume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Le Tacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Phytopathologie - Mycologie. Journées Jean Chevaugeon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Aussois, France. 2014, Journées Jean Chevaugeon 2014. 10es Rencontres de phytopathologie-mycologie de la Société Française de Phytopahologie (SFP). 27 au 31 janvier 2014. Centre Paul Langevin, CAES du CNRS Aussois (Savoie) – France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of Tuber aestivum / uncinatum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat-Furminieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Gollotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALPHY Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Banyuls sur Mer, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular method for the identification of mating typegenes of truffles species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Paolocci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Riccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2012/032098. 2012, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId401"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Niccol&#242; Benucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Garcia-Barreda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdo Marco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria de Miguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00225-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Gigleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Julien Kowou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiao Babel-Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Graziosi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02542-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cammaletti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levesque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01013-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Skrede" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15934&#8203;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352497v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Leonardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Puliga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Iotti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zambonelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14777" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794287v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clowez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00892-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guignet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fizzala" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49602-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marozzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00857-19" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595373v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0839-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595393v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bagi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszk&#225;r Fekete" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170375" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Baltensweiler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0719-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0692-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989518v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bonneau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Olivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2531-7342/6346" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0649-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269423v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12910" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWPZ5VRM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269161v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0593-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268711v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rodda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Benetti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercole" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2062-x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267896v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268210v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E. Smith" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne A. Healy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Guevara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052765" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268026v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Castanera" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. M. Sonnenberg" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.003" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577764v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Orgiazzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bianciotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d5010073" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268457v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1200220" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267899v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268276v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sizzano" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044233" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040197" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267897v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267898v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Napoli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marceddu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/11-027" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644136v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alga Zuccaro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lahrmann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#252;ldener" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Langen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Pfiffi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002290" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643205v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0328-9" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7PGMCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644987v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02248.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654737v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653460v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667313v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654199v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665533v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Sbissi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neffati" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gtari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-010-9456-y" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZBX2GK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666770v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659659v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655085v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02634.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950262v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oviatt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_8" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950227v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Sentausa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950278v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268873v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00007-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941029v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitpierre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821846v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612063v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339557v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berlureau" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871313v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagoguet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varga" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268760v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740088v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Splivallo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Egli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799380v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743213v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812032v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05584626v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Maria Niccol&#242; Benucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Garcia-Barreda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio S&#225;nchez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perdo Marco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria de Miguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00225-26" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070716v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perotto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-025-01191-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domizia Donnini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva G&#243;mez-Molina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Rondolini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01071-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Gigleux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Julien Kowou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiao Babel-Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70112" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Graziosi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Deloche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Januario" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Selosse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-025-02542-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beacco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Martino," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01011-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cammaletti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Levesque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-020-01013-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324444v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cichocki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00799-20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609969v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Skrede" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Hess" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15934&#8203;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02912732v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Schneider-Maunoury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Belmondo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16321" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794287v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clowez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02905623v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Casarrubia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00341" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shingo Miyauchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enik&#337; Kiss" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kuo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Drula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18795-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352497v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Leonardi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Puliga" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Iotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Zambonelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeet Haridas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Labutti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Marozzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00857-19" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02913042v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Guignet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Laurent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fizzala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49602-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972724v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gravier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-018-0877-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00892-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04492051v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Baragatti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02080038v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen-A&#235;lle Grelet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14974" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W Barry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Clum" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhyan B Dockter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00537-18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094494v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Payen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0710-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595373v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-016-0839-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Taschen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628014v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf B&#252;ntgen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Bagi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oszk&#225;r Fekete" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Peter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0170375" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496821v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andri Baltensweiler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0719-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02989518v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Bonneau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2531-7342/6346" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351525v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-016-0692-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Veneault-Fourrey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Hibbett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro.2016.149" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0649-0" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin A. Ohm" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kruetzmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms12662" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269418v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12391" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0Z8W5Z7Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269423v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Frochot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wipf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Splivallo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12910" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FWPZ5VRM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639336v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G. Nagy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie W. Barry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3223" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269161v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0593-4" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268732v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Courvoisier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-014-0568-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268711v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rodda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Benetti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Ercole" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2062-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204353v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Levasseur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lomascolo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ruiz-Due&#241;as" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boukhris-Uzan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-486" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267899v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chauveau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267896v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268210v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Bonito" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew E. Smith" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nowak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanne A. Healy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Guevara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052765" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Baker" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne-Oriol" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lombard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1300201110" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578661v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coince" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengelle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2013.01.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01577764v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Orgiazzi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bianciotto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bonfante" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ghignone" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d5010073" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Castanera" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Ram&#237;rez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton S. M. Sonnenberg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2013.04.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01578663v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Malbreil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Symeonidi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1313452110" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/apps.1200220" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267851v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1206847109" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268276v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sizzano" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Girlanda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044233" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650918v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labb&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald A. Tuskan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040197" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267897v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olivier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268324v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Floudas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Binder" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Riley" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerrie Barry" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Blanchette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1221748" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ake Olson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Aerts" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Asiegbu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassa&#226;d Belbahri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourdia Bouzid" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2012.04128.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645002v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Mello" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Napoli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marceddu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3852/11-027" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644136v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alga Zuccaro" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Lahrmann" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich G&#252;ldener" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Langen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Pfiffi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002290" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647602v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C. Eastwood" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Majcherczyk" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schneider" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1205411" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649139v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vallino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Zampieri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Picarella" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2010.01003.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina A C. A. Cuomo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Y.-C. Lin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1019315108" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643205v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Labbe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-010-0328-9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L7PGMCPJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644987v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2011.02248.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolocci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665533v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Sbissi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neffati" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Boudabous" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Gtari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10482-010-9456-y" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XZBX2GK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667042v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1758-2229.2009.00117.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L83X5C57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654737v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653460v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667313v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00907731v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Coutinho" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08867" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666770v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667034v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlis Reich" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Nilsson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03003.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655085v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2008.02634.x" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019385v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjin Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jeandroz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02017356v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Murat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2007.01851.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BD55114304D73B0EB13CB4A128135C7F462D9B55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659659v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Vizzini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019514v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Ming Tan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659178v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=da Cheng Zhang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycres.2006.06.013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MGZRDJN6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02018936v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659211v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2006.00283.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950262v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Oviatt" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379659v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3369-3_8" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950227v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Sentausa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01950278v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268873v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-397940-7.00007-0" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941029v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitpierre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821846v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Abb&#224;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612063v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140842v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo G Nagy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339557v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Berlureau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis M Martin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470193v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02871313v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagoguet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Varga" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468346v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Daghino," TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268760v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804475v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469225v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469262v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740088v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wipf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Splivallo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Egli" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799380v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743213v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268765v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812032v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>