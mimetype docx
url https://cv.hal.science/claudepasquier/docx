--- v0 (2026-04-24)
+++ v1 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Pasquier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudepasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7498-395X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057733023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasquier_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-6163-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pasquier is researcher at French National Center for Scientific Research (CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He received a Ph.D. degree in Computer Science from the University of Nice - Sophia Antipolis (now Université Côte d’Azur), France, in 1994. During his thesis, he explored the use of software engineering paradigms in the field of structured document manipulation. He defined both a frame-based language for representing document models, and a system of context-aware document generation and configuration (cf. Prototype-based programming.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subsequently, he was a postdoctoral researcher at the Biophysics and Bioinformatics Laboratory of the University of Athens, Greece, where he conducted research on protein structure prediction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He held positions at the National Institute for Research in Digital Science and Technology (INRIA) and with Schlumberger, Smart Cards & Terminals division (now Gemalto) where he worked on generative programming.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2002 when he joined CNRS, he successively worked at Villefranche Oceanographic Laboratory (LOV), the Institute of Biology Valrose (iBV) and New Caledonia Institute of Exact and Applied Sciences (ISEA) where he addressed topics as diverse as semantic data integration, omics data mining and attributed graph mining.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently at I3S laboratory, he is conducting research focused on complex network mining that combines computer science and systems biology.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Sewer Network Topology Using Graph Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.222. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18020222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using weak signals to predict spontaneous breathing trial success: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dellamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40635-025-00724-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Similarity Based Adapted Louvain Algorithm (SIMBA) for active module identification in p-value attributed biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Singlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95749-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network embedding approach to identify active modules in biological interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rapetti-Mauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (9), pp.e202201550. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202201550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELF2 Sustains a Proliferating/OLIG2+ Glioblastoma Cell Phenotype via the Epigenetic Repression of SOX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sakakini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Saviane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirca Saras Saurty-Seerunghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (20), pp.5038. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15205038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Review Report For: Benchmarking graph representation learning algorithms for detecting modules in molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Singlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (941), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5256/f1000research.147588.r201155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETMAR Shorter Isoform: A New Prognostic Factor in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Virolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyess Zemmoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.638397. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.638397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel du symposium UCAncer 2021 sur les approches multidisciplinaires de la recherche sur le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mus-Veteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (4), pp.505-509. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Properties of a Subpopulation of Cancer Cells Overexpressing the Hedgehog Receptor Patched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Javier Feliz Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anida Hasanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Magnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.988. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14050988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Divergence of Phosphorylation to Regulate Interactive Protein Networks in Lower and Higher Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (22), pp.14429. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms232214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Properties of a Subpopulation of Cancer Cells Overexpressing the Hedgehog Receptor Patched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Javier Feliz Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anida Hasanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Magnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.988. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14050988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and sequential order of nonoverlapping gene networks unraveled in mated female Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.e202101119. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational search of hybrid human/SARS-CoV-2 dsRNA reveals unique viral sequences that diverge from those of other coronavirus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (6), pp.e07284. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e07284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational prediction of miRNA/mRNA duplexomes at the whole human genome scale reveals functional subnetworks of interacting genes with embedded miRNA annealing motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.107366. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2020.107366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining evolutions of complex spatial objects using a single-attributed Directed Acyclic Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (10), pp.3931-3971. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-020-01478-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide-scale-predicted dsRNAs potentially involved in RNA homoeostasis are remarkably excluded from genes with no/very low expression in all developmental stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.554-570. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2020.1717154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of miRNA-disease Associations using an Evolutionary Tuned Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10548. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10065-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributed graph mining in the presence of automorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (2), pp.569-584. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-016-0953-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mapping of Predicted Triplex DNA:RNA in the Drosophila Genome Reveals a Prominent Location in Development- and Morphogenesis-Related Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.2295 - 2304. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.117.042911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of miRNA-disease associations with a vector space model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.27036. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Pattern Mining in Attributed Trees: algorithms and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-015-0831-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally selected aphid variants in clonality context display differential patterns of methylation in the genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviv Dombrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e115022. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining association rule bases from integrated genomic data and annotations (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Bioinformatics, LNCS 5488</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological data integration using Semantic Web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (4), pp.584-94. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenMiner: mining non-redundant association rules from integrated gene expression data and annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (22), pp.2643-4. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data using domain knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.215-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des groupes de gènes co-exprimés (AGGC) : un outil automatique pour l'interprétation de données de biopuces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Lopez Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 831, pp.263-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-expressed Gene Groups Analysis (CGGA): An Automatic Tool for the Interpretation of Microarray Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jib-2006-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEA: ontology-driven analysis of microarray data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jevardat de Fombelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (16), pp.2636-43. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bth295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of annotation strategies using an entire genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Iliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Tsoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Enright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (6), pp.717-26. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect and XML-oriented Semantic Framework Generator: SmartTools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (3), pp.97-116. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80429-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartTools: A Generator of Interactive Environments Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (2), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80929-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel tool for the prediction of transmembrane protein topology based on a statistical analysis of the SwissProt database: the OrienTM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Liakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (6), pp.387-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRED-CLASS: cascading neural networks for generalized protein classification and genome-wide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (3), pp.361-9. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoPreTHi: a Web tool which combines transmembrane protein segment prediction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.159-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170731v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hierarchical artificial neural network system for the classification of transmembrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (8), pp.631-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170718v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for predicting transmembrane segments in proteins based on a statistical analysis of the SwissProt database: the PRED-TMR algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos A. Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros J. Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.381-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170724v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web server to locate periodicities in a sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Varvayannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (8), pp.749-50. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.bioinformatics.a011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170781v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Common Inconsistencies in Sewer Networks Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naneé Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation-Based Domain-Transferable Gradual Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2025 - 17th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGAI - ACM Special Interest Group on Artificial Intelligence, Feb 2025, Porto, Portugal. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013158200003890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach to predict weaning outcome among ventilated patients in Intensive Care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dellamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reanimation 2023, the French Intensive Care Society International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-023-01131-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending a Fuzzy Polarity Propagation Method for Multi-Domain Sentiment Analysis with Word Embedding and POS Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.2140-2147, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA200338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based meta-heuristic for active modules identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Systems-Biology and Bioinformatics (CSBio 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365953.3365957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pattern discovery relevancy by deriving constraints from expert models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.327 - 332, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs dans des graphes orientés attribués en présence d’automorphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles des experts au service de l'extraction de motifs pertinents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Machine Learning in Omics Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD 2014 - International Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases Tutorial T3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Pattern Mining in Attributed trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gold Coast, Australia. pp.26-37, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37453-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs condensés dans un unique graphe orienté acyclique attribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs fréquents dans des arbres attribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Path as a Condensed Pattern in a Single Attributed DAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1642-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Document Keyphrase Extraction Using Sentence Clustering and Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Semantic Evaluation (SemEval '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden. pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining association rule bases from integrated genomic data and annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sth International Conference on Computational Intelligence Methods for Bioinformatics and Biostatistics (CIBB'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vietri sul Mare, Salerno, Italy. pp.78-90, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02504-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenMiner: mining informative association rules from genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine (BIBM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Fremont, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des groupes de gènes co-exprimés (AGGC) : un outil automatique pour l’interpretation des expériences de biopuces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontres de la Société Francophone de Classification (SFC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting microarray experiments via co-expressed gene groups analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS'2006 international conference on Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelona, France. pp.316-320, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11893318_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory analysis of cancer SAGE data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'05), Discovery Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed BLAST with ProActive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Grid PlugTest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI; ProActive User Group, Oct 2004, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microarray data with THEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics (IPG'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRED-CLASS: Bioinformatics software for generalized protein classification and genome-wide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis J Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros J. Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Chios Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartTools: A Development Environment Generator based on XML Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE Workshop on XML Technologies and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM-BIO: Bioinformatics internet workbench for protein analysis. New modules and applications to biological problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Liakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harkiolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Chios, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed editing environment for XML documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECOOP Workshop on XML and Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workbench for computational analysis of protein sequence and structure on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Liakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Skiathos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRED-TMR2: An hierarchical neural network to classify proteins as transmembrane and a novel method to predict transmembrane segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Syros, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrienTM: A novel method to predict transmembrane protein topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Liakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Syros, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoPreTHi: a program to combine the results of transmembrane protein segment prediction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web interface for FT: a tool dedicated to the study of periodicities in sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Varvayannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th conference of the Hellenic Society for Biological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIBLE: a system for Design and Management of Context-Controlled Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Principles of Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'utilisation de la norme ODA à la Caisse des Dépôts et Consignations. Échange et génération de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Gestion des Documents Electroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Semantic Web technologies to biological data integration and visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management in Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-51, 2012, 978-1-61122-862-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of active modules in interaction networks using node2vec network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational search of hybrid human/ SARS-CoV-2 dsRNA reveals unique viral sequences that diverge from other coronavirus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et conception de documents structurés par le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Universiré de Nice - Sophia Antipolis, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NICE4756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04408101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la fouille de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Côte d'Azur, CNRS, I3S, France; École doctorale STIC, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02403790v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMINE (A network embedding approach to identify active modules in biological interaction networks)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1984065468d18ecfa775fe244cae1af3b2e25a0d;origin=https://hal.archives-ouvertes.fr/hal-04384216;visit=swh:1:snp:685a9812e6e095cbd0c98e24dbc0e783cf23c78c;anchor=swh:1:rel:50f9f5c44be838e346b02af162f317d93c5a2045;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADAGE (Automorphism Aware Directed Attributed Graph Explorer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ff7bcc1a4d6b5335df7726904172da77d7538f3;origin=https://hal.archives-ouvertes.fr/hal-04389908;visit=swh:1:snp:87d7a5b0f95ea9cac0409bc35f73e2ba3fcc226e;anchor=swh:1:rel:f10c80b6e722cc26ff4f09cf5877f4c6758b456c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRAI (Prediction of miRNA-disease associations with a vector space model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2cedbc5336bbdfdcf93623d663f62b63446f4818;origin=https://hal.archives-ouvertes.fr/hal-04402753;visit=swh:1:snp:a1f496118b4614a58435db8b7b7ab54ed3428228;anchor=swh:1:rel:d4cf75d2f31c6332343d6e11130a13bac19f585a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Pasquier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudepasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7498-395X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057733023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasquier_c_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=YxoGQlYAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-6163-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pasquier is researcher at French National Center for Scientific Research (CNRS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He received a Ph.D. degree in Computer Science from the University of Nice - Sophia Antipolis (now Université Côte d’Azur), France, in 1994. During his thesis, he explored the use of software engineering paradigms in the field of structured document manipulation. He defined both a frame-based language for representing document models, and a system of context-aware document generation and configuration (cf. Prototype-based programming.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Subsequently, he was a postdoctoral researcher at the Biophysics and Bioinformatics Laboratory of the University of Athens, Greece, where he conducted research on protein structure prediction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He held positions at the National Institute for Research in Digital Science and Technology (INRIA) and with Schlumberger, Smart Cards & Terminals division (now Gemalto) where he worked on generative programming.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2002 when he joined CNRS, he successively worked at Villefranche Oceanographic Laboratory (LOV), the Institute of Biology Valrose (iBV) and New Caledonia Institute of Exact and Applied Sciences (ISEA) where he addressed topics as diverse as semantic data integration, omics data mining and attributed graph mining.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Currently at I3S laboratory, he is conducting research focused on complex network mining that combines computer science and systems biology.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing Sewer Network Topology Using Graph Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanée Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.222. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w18020222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using weak signals to predict spontaneous breathing trial success: a machine learning approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dellamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.34. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40635-025-00724-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Similarity Based Adapted Louvain Algorithm (SIMBA) for active module identification in p-value attributed biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Singlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Abou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-95749-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network embedding approach to identify active modules in biological interaction networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Rapetti-Mauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (9), pp.e202201550. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202201550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CELF2 Sustains a Proliferating/OLIG2+ Glioblastoma Cell Phenotype via the Epigenetic Repression of SOX3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Turchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sakakini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Saviane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Polo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirca Saras Saurty-Seerunghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (20), pp.5038. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers15205038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Review Report For: Benchmarking graph representation learning algorithms for detecting modules in molecular networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Singlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (941), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5256/f1000research.147588.r201155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essentiel du symposium UCAncer 2021 sur les approches multidisciplinaires de la recherche sur le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Duca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mus-Veteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109 (4), pp.505-509. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SETMAR Shorter Isoform: A New Prognostic Factor in Glioblastoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Lié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Virolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gabut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyess Zemmoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.638397. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fonc.2021.638397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Properties of a Subpopulation of Cancer Cells Overexpressing the Hedgehog Receptor Patched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Javier Feliz Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anida Hasanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Magnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.988. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14050988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Divergence of Phosphorylation to Regulate Interactive Protein Networks in Lower and Higher Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (22), pp.14429. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms232214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Properties of a Subpopulation of Cancer Cells Overexpressing the Hedgehog Receptor Patched</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Javier Feliz Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anida Hasanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Magnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.988. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14050988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and sequential order of nonoverlapping gene networks unraveled in mated female Drosophila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Science Alliance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.e202101119. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26508/lsa.202101119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational search of hybrid human/SARS-CoV-2 dsRNA reveals unique viral sequences that diverge from those of other coronavirus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (6), pp.e07284. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e07284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03334468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining evolutions of complex spatial objects using a single-attributed Directed Acyclic Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Mu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (10), pp.3931-3971. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-020-01478-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational prediction of miRNA/mRNA duplexomes at the whole human genome scale reveals functional subnetworks of interacting genes with embedded miRNA annealing motifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Biology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 88, pp.107366. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compbiolchem.2020.107366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome-wide-scale-predicted dsRNAs potentially involved in RNA homoeostasis are remarkably excluded from genes with no/very low expression in all developmental stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNA Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (4), pp.554-570. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15476286.2020.1717154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of miRNA-disease Associations using an Evolutionary Tuned Latent Semantic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.10548. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-10065-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attributed graph mining in the presence of automorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (2), pp.569-584. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-016-0953-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mapping of Predicted Triplex DNA:RNA in the Drosophila Genome Reveals a Prominent Location in Development- and Morphogenesis-Related Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (7), pp.2295 - 2304. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.117.042911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of miRNA-disease associations with a vector space model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.27036. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Pattern Mining in Attributed Trees: algorithms and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (3), pp.491-514. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10115-015-0831-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally selected aphid variants in clonality context display differential patterns of methylation in the genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aviv Dombrovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Penaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.e115022. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0115022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining association rule bases from integrated genomic data and annotations (extended version)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Bioinformatics, LNCS 5488</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological data integration using Semantic Web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 90 (4), pp.584-94. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2008.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenMiner: mining non-redundant association rules from integrated gene expression data and annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (22), pp.2643-4. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btn490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining gene expression data using domain knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Software and Informatics (IJSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (2), pp.215-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des groupes de gènes co-exprimés (AGGC) : un outil automatique pour l'interprétation de données de biopuces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Lopez Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 831, pp.263-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-expressed Gene Groups Analysis (CGGA): An Automatic Tool for the Interpretation of Microarray Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3 (12), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jib-2006-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THEA: ontology-driven analysis of microarray data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Jevardat de Fombelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 20 (16), pp.2636-43. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bth295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of annotation strategies using an entire genome sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Iliopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Tsoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Enright</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (6), pp.717-26. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btg077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspect and XML-oriented Semantic Framework Generator: SmartTools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65 (3), pp.97-116. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80429-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel tool for the prediction of transmembrane protein topology based on a statistical analysis of the SwissProt database: the OrienTM algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T D Liakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S J Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (6), pp.387-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartTools: A Generator of Interactive Environments Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Parigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Notes in Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (2), pp.225-231. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1571-0661(04)80929-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00172773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRED-CLASS: cascading neural networks for generalized protein classification and genome-wide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (3), pp.361-9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.1101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoPreTHi: a Web tool which combines transmembrane protein segment prediction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Silico Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (3), pp.159-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170731v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hierarchical artificial neural network system for the classification of transmembrane proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (8), pp.631-634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170718v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel method for predicting transmembrane segments in proteins based on a statistical analysis of the SwissProt database: the PRED-TMR algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos A. Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros J. Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Engineering, Design and Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.381-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170724v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web server to locate periodicities in a sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Varvayannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14 (8), pp.749-50. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordjournals.bioinformatics.a011054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170781v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing Common Inconsistencies in Sewer Networks Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naneé Chahinian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-7012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation-Based Domain-Transferable Gradual Sentiment Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAART 2025 - 17th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIGAI - ACM Special Interest Group on Artificial Intelligence, Feb 2025, Porto, Portugal. pp.520-527, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0013158200003890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine learning approach to predict weaning outcome among ventilated patients in Intensive Care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jozwiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dellamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reanimation 2023, the French Intensive Care Society International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-023-01131-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending a Fuzzy Polarity Propagation Method for Multi-Domain Sentiment Analysis with Word Embedding and POS Tagging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia da Costa Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECAI 2020 - 24th European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Santiago de Compostela, Spain. pp.2140-2147, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FAIA200338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based meta-heuristic for active modules identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Corrêa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soriani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Computational Systems-Biology and Bioinformatics (CSBio 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365953.3365957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pattern discovery relevancy by deriving constraints from expert models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence (ECAI'2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic. pp.327 - 332, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs dans des graphes orientés attribués en présence d’automorphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles des experts au service de l'extraction de motifs pertinents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RFIA) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pervasiveness of Machine Learning in Omics Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronnie Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML/PKDD 2014 - International Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases Tutorial T3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent Pattern Mining in Attributed trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Gold Coast, Australia. pp.26-37, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-37453-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs condensés dans un unique graphe orienté acyclique attribué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs fréquents dans des arbres attribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Conférence Francophone sur l'Extraction et la Gestion des Connaissances (EGC'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Toulouse, France. pp.193-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighted Path as a Condensed Pattern in a Single Attributed DAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Sanhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Flouvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazha Selmaoui-Folcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boulicaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Joint Conference on Artificial Intelligence (IJCAI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Beijing, China. pp.1642-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Document Keyphrase Extraction Using Sentence Clustering and Latent Dirichlet Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Semantic Evaluation (SemEval '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Uppsala, Sweden. pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining association rule bases from integrated genomic data and annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sth International Conference on Computational Intelligence Methods for Bioinformatics and Biostatistics (CIBB'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Vietri sul Mare, Salerno, Italy. pp.78-90, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02504-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GenMiner: mining informative association rules from genomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Bioinformatics and Biomedicine (BIBM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Fremont, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIBM.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des groupes de gènes co-exprimés (AGGC) : un outil automatique pour l’interpretation des expériences de biopuces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Collard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontres de la Société Francophone de Classification (SFC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting microarray experiments via co-expressed gene groups analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucero Lopez-Perez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DS'2006 international conference on Discovery Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Barcelona, France. pp.316-320, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11893318_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory analysis of cancer SAGE data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'05), Discovery Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed BLAST with ProActive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Anand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Grid PlugTest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETSI; ProActive User Group, Oct 2004, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microarray data with THEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Christen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Post-Genomics (IPG'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRED-CLASS: Bioinformatics software for generalized protein classification and genome-wide applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis J Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros J. Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Chios Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SmartTools: A Development Environment Generator based on XML Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Attali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE Workshop on XML Technologies and Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM-BIO: Bioinformatics internet workbench for protein analysis. New modules and applications to biological problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Liakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Harkiolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Chios, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed editing environment for XML documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st ECOOP Workshop on XML and Object Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A workbench for computational analysis of protein sequence and structure on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Liakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Skiathos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRED-TMR2: An hierarchical neural network to classify proteins as transmembrane and a novel method to predict transmembrane segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Syros, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrienTM: A novel method to predict transmembrane protein topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Liakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Syros, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoPreTHi: a program to combine the results of transmembrane protein segment prediction methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Palaios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Hamodrakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th conference of the Hellenic Society for Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web interface for FT: a tool dedicated to the study of periodicities in sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Promponas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Varvayannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Hamodrakas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th conference of the Hellenic Society for Biological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Samos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIBLE: a system for Design and Management of Context-Controlled Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Principles of Document Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154855v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'utilisation de la norme ODA à la Caisse des Dépôts et Consignations. Échange et génération de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Gestion des Documents Electroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Semantic Web technologies to biological data integration and visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Management in Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.131-51, 2012, 978-1-61122-862-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of active modules in interaction networks using node2vec network embedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Rapetti-Mauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soriani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational search of hybrid human/ SARS-CoV-2 dsRNA reveals unique viral sequences that diverge from other coronavirus strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Robichon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion et conception de documents structurés par le contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie logiciel [cs.SE]. Universiré de Nice - Sophia Antipolis, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NICE4756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04408101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la fouille de données complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université Côte d'Azur, CNRS, I3S, France; École doctorale STIC, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02403790v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMINE (A network embedding approach to identify active modules in biological interaction networks)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guerlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Pallez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:1984065468d18ecfa775fe244cae1af3b2e25a0d;origin=https://hal.archives-ouvertes.fr/hal-04384216;visit=swh:1:snp:685a9812e6e095cbd0c98e24dbc0e783cf23c78c;anchor=swh:1:rel:50f9f5c44be838e346b02af162f317d93c5a2045;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384216v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AADAGE (Automorphism Aware Directed Attributed Graph Explorer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:9ff7bcc1a4d6b5335df7726904172da77d7538f3;origin=https://hal.archives-ouvertes.fr/hal-04389908;visit=swh:1:snp:87d7a5b0f95ea9cac0409bc35f73e2ba3fcc226e;anchor=swh:1:rel:f10c80b6e722cc26ff4f09cf5877f4c6758b456c;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRAI (Prediction of miRNA-disease associations with a vector space model)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pasquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:2cedbc5336bbdfdcf93623d663f62b63446f4818;origin=https://hal.archives-ouvertes.fr/hal-04402753;visit=swh:1:snp:a1f496118b4614a58435db8b7b7ab54ed3428228;anchor=swh:1:rel:d4cf75d2f31c6332343d6e11130a13bac19f585a;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DCE4614"/>
+    <w:nsid w:val="02D4C2AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudepasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7498-395X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057733023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pasquier_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6163-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020222" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lombardi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellamonica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-025-00724-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020436v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Singlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95749-6" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135439v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soriani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201550" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Saviane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Polo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca Saras Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15205038" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393950v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/f1000research.147588.r201155" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663911v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Li&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Virolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.638397" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845837v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Braud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mus-Veteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.02.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842383v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier Feliz Morel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anida Hasanovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prunier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Magnone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14050988" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robichon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214429" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845823v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101119" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e07284" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2020.107366" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sanhes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Mu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01478-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508884v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Agnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1717154" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gard&#232;s" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10065-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311684v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0953-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.042911" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324962v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0831-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151509v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361770v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413740v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez Perez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez-Perez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2006-37" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jevardat de Fombelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth295" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iliopoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tsoka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andrade" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Enright" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Carroll" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg077" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172776v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courbis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80429-8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80929-0" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Liakopoulos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Hamodrakas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170747v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Promponas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Hamodrakas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.1101" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170731v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Palaios" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Hamodrakas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170718v3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170724v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos A. Palaios" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Hamodrakas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros J. Hamodrakas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170781v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Promponas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Varvayannis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.bioinformatics.a011054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010785v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane&#233; Chahinian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010804v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013158200003890" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01131-y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200338" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Corr&#234;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365953.3365957" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151514v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-327" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151511v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330594v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Alves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BHMZPLV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151510v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151516v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02504-4_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154856v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2007.49" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151505v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893318_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151508v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Anand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151506v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411117v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis J Promponas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151517v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152110v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Liakopoulos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harkiolakis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152111v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152112v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152113v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152114v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154855v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151507v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354986v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04408101v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NICE4756" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02403790v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384216v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1984065468d18ecfa775fe244cae1af3b2e25a0d;origin=https://hal.archives-ouvertes.fr/hal-04384216;visit=swh:1:snp:685a9812e6e095cbd0c98e24dbc0e783cf23c78c;anchor=swh:1:rel:50f9f5c44be838e346b02af162f317d93c5a2045;path=/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389908v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ff7bcc1a4d6b5335df7726904172da77d7538f3;origin=https://hal.archives-ouvertes.fr/hal-04389908;visit=swh:1:snp:87d7a5b0f95ea9cac0409bc35f73e2ba3fcc226e;anchor=swh:1:rel:f10c80b6e722cc26ff4f09cf5877f4c6758b456c;path=/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402753v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2cedbc5336bbdfdcf93623d663f62b63446f4818;origin=https://hal.archives-ouvertes.fr/hal-04402753;visit=swh:1:snp:a1f496118b4614a58435db8b7b7ab54ed3428228;anchor=swh:1:rel:d4cf75d2f31c6332343d6e11130a13bac19f585a;path=/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudepasquier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7498-395X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057733023" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/pasquier_c_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=YxoGQlYAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6163-2008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Haydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w18020222" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lombardi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jozwiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellamonica" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-025-00724-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020436v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Singlan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Abou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-95749-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135439v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerlais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soriani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201550" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Turchi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sakakini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Saviane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Polo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirca Saras Saurty-Seerunghen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15205038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5256/f1000research.147588.r201155" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845837v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Braud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cazals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Duca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mus-Veteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.02.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Li&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Virolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gabut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyess Zemmoura" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2021.638397" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Javier Feliz Morel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anida Hasanovic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Magnone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14050988" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robichon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232214429" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845823v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202101119" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e07284" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Flouvat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazha Selmaoui-Folcher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Sanhes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Mu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-020-01478-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiolchem.2020.107366" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508884v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Agnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1717154" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582170v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gard&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-10065-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-016-0953-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.117.042911" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324962v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154854v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-015-0831-x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151509v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Penaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361770v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Martinez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2008.02.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btn490" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez Perez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucero Lopez-Perez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jib-2006-37" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Girardot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Jevardat de Fombelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bth295" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Iliopoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Tsoka" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andrade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Enright" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Carroll" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btg077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172776v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Attali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Courbis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degenne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fillon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80429-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Liakopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Hamodrakas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Parigot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80929-0" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170747v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Promponas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Hamodrakas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.1101" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170731v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Palaios" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Hamodrakas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170718v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170724v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos A. Palaios" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S Hamodrakas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros J. Hamodrakas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170781v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Promponas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Varvayannis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordjournals.bioinformatics.a011054" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010785v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nane&#233; Chahinian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010804v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013158200003890" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-023-01131-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936130v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200338" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366236v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Corr&#234;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tichit" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365953.3365957" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151514v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-327" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989223v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330594v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronnie Alves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37453-1_3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BHMZPLV4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151510v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151512v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151561v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02504-4_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2007.49" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151505v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362761v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11893318_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Anand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151506v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis J Promponas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151517v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152110v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Liakopoulos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Harkiolakis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152111v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152113v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152114v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154855v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151507v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Rapetti-Mauss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04408101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NICE4756" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02403790v3" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384216v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1984065468d18ecfa775fe244cae1af3b2e25a0d;origin=https://hal.archives-ouvertes.fr/hal-04384216;visit=swh:1:snp:685a9812e6e095cbd0c98e24dbc0e783cf23c78c;anchor=swh:1:rel:50f9f5c44be838e346b02af162f317d93c5a2045;path=/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389908v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:9ff7bcc1a4d6b5335df7726904172da77d7538f3;origin=https://hal.archives-ouvertes.fr/hal-04389908;visit=swh:1:snp:87d7a5b0f95ea9cac0409bc35f73e2ba3fcc226e;anchor=swh:1:rel:f10c80b6e722cc26ff4f09cf5877f4c6758b456c;path=/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402753v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:2cedbc5336bbdfdcf93623d663f62b63446f4818;origin=https://hal.archives-ouvertes.fr/hal-04402753;visit=swh:1:snp:a1f496118b4614a58435db8b7b7ab54ed3428228;anchor=swh:1:rel:d4cf75d2f31c6332343d6e11130a13bac19f585a;path=/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>