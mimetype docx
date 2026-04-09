--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -957,51 +957,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
@@ -1946,295 +1946,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way mixed-effects methods for joint association analysis using both host and pathogen genomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Roux</w:t>
+                <w:t xml:space="preserve">A Genomic Map of Climate Adaptation in Arabidopsis thaliana at a Micro-Geographic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Meyer</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1710980115⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204489v1</w:t>
+                <w:t xml:space="preserve">hal-02373598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genomic Map of Climate Adaptation in Arabidopsis thaliana at a Micro-Geographic Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Frachon</w:t>
+                <w:t xml:space="preserve">Two-way mixed-effects methods for joint association analysis using both host and pathogen genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaoyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1710980115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02373598v1</w:t>
+                <w:t xml:space="preserve">hal-04204489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Studies In Plant Pathosystems: Toward an Ecological Genomics Approach</w:t>
               </w:r>
@@ -2281,51 +2281,51 @@
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204537v1</w:t>
+                <w:t xml:space="preserve">hal-04204877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Studies In Plant Pathosystems: Toward an Ecological Genomics Approach</w:t>
               </w:r>
@@ -2372,51 +2372,51 @@
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204877v1</w:t>
+                <w:t xml:space="preserve">hal-04204537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies in plant pathosystems: toward an ecological genomics approach.</w:t>
               </w:r>
@@ -2595,177 +2595,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive field survey, laboratory and greenhouse studies reveal complex nature of &amp;lt;em&amp;gt;Pseudomonas Syringae-Associated&amp;lt;/em&amp;gt; hazelnut decline in central italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Borschinger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.13017⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444672v1</w:t>
+                <w:t xml:space="preserve">hal-02629555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying the emergence of bacterial pathogens: an ecological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2807,399 +2777,429 @@
               <w:t xml:space="preserve">, 2016, 17 (1), pp.303-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive field survey, laboratory and greenhouse studies reveal complex nature of &amp;lt;em&amp;gt;Pseudomonas Syringae-Associated&amp;lt;/em&amp;gt; hazelnut decline in central italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.714-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.13017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629555v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extensive Field Survey, Laboratory and Greenhouse Studies Reveal Complex Nature of Pseudomonas syringae-Associated Hazelnut Decline in Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Borschinger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jam.13219⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444626v1</w:t>
+                <w:t xml:space="preserve">hal-04204883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive Field Survey, Laboratory and Greenhouse Studies Reveal Complex Nature of Pseudomonas syringae-Associated Hazelnut Decline in Central Italy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+                <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204883v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t>
               </w:r>
@@ -3224,64 +3224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (2), pp.137 - 149. </w:t>
@@ -3313,395 +3313,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
+                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.860-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632911v1</w:t>
+                <w:t xml:space="preserve">hal-02633614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 74, Juin 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633614v1</w:t>
+                <w:t xml:space="preserve">hal-02637034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Le Crenn</w:t>
+                <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637034v1</w:t>
+                <w:t xml:space="preserve">hal-02632911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant pathogenic bacteria in open irrigation systems: what risk for crop health?</w:t>
               </w:r>
@@ -3912,51 +3912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4046,64 +4046,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e105547. </w:t>
@@ -4458,64 +4458,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
@@ -4538,152 +4538,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740524v1</w:t>
+                <w:t xml:space="preserve">hal-02738776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
               </w:r>
@@ -4695,64 +4695,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4788,152 +4788,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738776v1</w:t>
+                <w:t xml:space="preserve">hal-02740524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ecology of Pseudomonas syringae to probable scenarios of future disease emergence</w:t>
               </w:r>
@@ -5846,103 +5846,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
@@ -5971,103 +5971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland. 2015</w:t>
@@ -6289,51 +6289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6173D2C3"/>
+    <w:nsid w:val="F4227BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6520,51 +6520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1461-2983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270266348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101169017951166982659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806731v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zavala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fuenzalida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gangas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Peppino Margutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie R Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoyan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1710980115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637743v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629555v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147584" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamichhane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Gloss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Feldmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Groen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02793997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1461-2983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270266348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101169017951166982659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806731v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zavala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fuenzalida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gangas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Peppino Margutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie R Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoyan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1710980115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamichhane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Gloss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Feldmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Groen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02793997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>