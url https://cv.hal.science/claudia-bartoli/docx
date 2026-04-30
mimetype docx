--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -3179,399 +3179,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t>
+                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (2), pp.137 - 149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12167⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.860-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637074v1</w:t>
+                <w:t xml:space="preserve">hal-02633614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 74, Juin 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633614v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+                <w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.137 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637034v1</w:t>
+                <w:t xml:space="preserve">hal-02637074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
               </w:r>
@@ -3609,51 +3609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4413,402 +4413,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Monteil</w:t>
+                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740206v1</w:t>
+                <w:t xml:space="preserve">hal-02738776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luciana Parisi</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738776v1</w:t>
+                <w:t xml:space="preserve">hal-02740515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
+                <w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740515v1</w:t>
+                <w:t xml:space="preserve">hal-02740206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
               </w:r>
@@ -4919,51 +4919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ecology of Pseudomonas syringae to probable scenarios of future disease emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4227BBD"/>
+    <w:nsid w:val="B1BAF328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6520,51 +6520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1461-2983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270266348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101169017951166982659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806731v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zavala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fuenzalida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gangas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Peppino Margutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie R Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoyan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1710980115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamichhane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Gloss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Feldmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Groen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02793997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1461-2983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270266348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101169017951166982659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806731v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zavala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fuenzalida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gangas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Peppino Margutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie R Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoyan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1710980115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamichhane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Gloss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Feldmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Groen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02793997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>