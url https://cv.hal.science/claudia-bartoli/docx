--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -376,347 +376,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined cytogenetic and molecular methods for taxonomic verification and description of Brassica populations deriving from different origins</w:t>
+                <w:t xml:space="preserve">The genetic architecture of the adaptive potential of Arabidopsis thaliana in response to Pseudomonas syringae strains isolated from south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
+                <w:t xml:space="preserve">Mylène Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fella Aissiou</w:t>
+                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Bazan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (9), pp.61-71. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Plant Pathology, 73 (4), pp.884-897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46265/genresj.ryaj6068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.13849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608007v1</w:t>
+                <w:t xml:space="preserve">hal-04423624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of the adaptive potential of Arabidopsis thaliana in response to Pseudomonas syringae strains isolated from south-west France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Combined cytogenetic and molecular methods for taxonomic verification and description of Brassica populations deriving from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fella Aissiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Roux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Plant Pathology, 73 (4), pp.884-897. </w:t>
+              <w:t xml:space="preserve">Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (9), pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppa.13849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46265/genresj.ryaj6068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04423624v1</w:t>
+                <w:t xml:space="preserve">hal-04608007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic architecture of adaptation to leaf and root bacterial microbiota in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (5), pp.msad093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -878,779 +878,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
+                <w:t xml:space="preserve">Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.984832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.984832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790700v1</w:t>
+                <w:t xml:space="preserve">hal-03806728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizobium leguminosarum symbiovar viciae strains are natural wheat endophytes that can stimulate root development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
+                <w:t xml:space="preserve">Projet BrasExplor : élargir les ressources génétiques du CRB BrACySol pour Brassica oleracea et Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ferreira de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16148⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro Spécial #2 RARe, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204399v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Genomic Characterization of the Pseudomonas syringae Phylogroup 4: An Emerging Pathogen of Arabidopsis thaliana and Nicotiana benthamiana</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rhizobium leguminosarum symbiovar viciae strains are natural wheat endophytes that can stimulate root development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10040707⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (11), pp.5509-5523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204424v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204399v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizocarpon geographicum Lichen Discloses a Highly Diversified Microbiota Carrying Antibiotic Resistance and Persistent Organic Pollutant Tolerance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
+                <w:t xml:space="preserve">Molecular and Genomic Characterization of the Pseudomonas syringae Phylogroup 4: An Emerging Pathogen of Arabidopsis thaliana and Nicotiana benthamiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Fuenzalida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria Gangas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micaela Peppino Margutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.1859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091859⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (4), pp.707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10040707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204410v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating genetic diversity within the most abundant and prevalent non-pathogenic leaf-associated bacteria interacting with Arabidopsis thaliana in natural habitats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Belmonte</w:t>
+                <w:t xml:space="preserve">Rhizocarpon geographicum Lichen Discloses a Highly Diversified Microbiota Carrying Antibiotic Resistance and Persistent Organic Pollutant Tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Miral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Kautsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Cottret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Yvonne Guillerm-Erckelboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.984832. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.984832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806728v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to plant communities across the genome of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina-Coralie R Hautekèete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (7), pp.1442-1456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1684,103 +1684,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ relationships between microbiota and potential pathobiota in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Frachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (8), pp.2024-2038. </w:t>
@@ -1831,77 +1831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way mixed-effects methods for joint association analysis using both host and pathogen genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miaoyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1946,520 +1946,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genomic Map of Climate Adaptation in Arabidopsis thaliana at a Micro-Geographic Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Two-way mixed-effects methods for joint association analysis using both host and pathogen genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miaoyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adeline Chaubet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Huard-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00967⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1710980115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373598v1</w:t>
+                <w:t xml:space="preserve">hal-04204489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way mixed-effects methods for joint association analysis using both host and pathogen genomes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Genomic Map of Climate Adaptation in Arabidopsis thaliana at a Micro-Geographic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Frachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christopher Meyer</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1710980115⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204489v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Studies In Plant Pathosystems: Toward an Ecological Genomics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204877v1</w:t>
+                <w:t xml:space="preserve">hal-04204537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Association Studies In Plant Pathosystems: Toward an Ecological Genomics Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.00763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204537v1</w:t>
+                <w:t xml:space="preserve">hal-04204877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies in plant pathosystems: toward an ecological genomics approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2491,1260 +2491,1260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms underlying the emergence of bacterial pathogens: an ecological perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Extensive Field Survey, Laboratory and Greenhouse Studies Reveal Complex Nature of Pseudomonas syringae-Associated Hazelnut Decline in Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12284⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204886v1</w:t>
+                <w:t xml:space="preserve">hal-04204883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive field survey, laboratory and greenhouse studies reveal complex nature of &amp;lt;em&amp;gt;Pseudomonas Syringae-Associated&amp;lt;/em&amp;gt; hazelnut decline in central italy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629555v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms underlying the emergence of bacterial pathogens: an ecological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.303-310. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mpp.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637743v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Extensive field survey, laboratory and greenhouse studies reveal complex nature of &amp;lt;em&amp;gt;Pseudomonas Syringae-Associated&amp;lt;/em&amp;gt; hazelnut decline in central italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.13017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444672v1</w:t>
+                <w:t xml:space="preserve">hal-02629555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive Field Survey, Laboratory and Greenhouse Studies Reveal Complex Nature of Pseudomonas syringae-Associated Hazelnut Decline in Central Italy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular mechanisms underlying the emergence of bacterial pathogens: an ecological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147584⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204883v1</w:t>
+                <w:t xml:space="preserve">hal-02637743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 120 (3), pp.903. </w:t>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.714-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.13219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.13017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444626v1</w:t>
+                <w:t xml:space="preserve">hal-01444672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633614v1</w:t>
+                <w:t xml:space="preserve">hal-02632911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Mutability in &amp;lt;em&amp;gt;Pseudomonas viridiflava&amp;lt;/em&amp;gt; as a programmed balance between antibiotic resistance and pathogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Varvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.860-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637034v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Un cadre pour évaluer le potentiel d’émergence d’agents phytopathogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lettre aux Entreprises - INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 74, Juin 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637074v1</w:t>
+                <w:t xml:space="preserve">hal-02637034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome sequencing of 10&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; strains representing different host range spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A framework to gauge the epidemic potential of plant pathogens in environmental reservoirs: the example of kiwifruit canker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Varvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.e00379-15. </w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (2), pp.137 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00379-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632911v1</w:t>
+                <w:t xml:space="preserve">hal-02637074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant pathogenic bacteria in open irrigation systems: what risk for crop health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (4), pp.757-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3791,51 +3791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant pathogenic bacteria in open irrigation systems: what risk for crop health?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (4), pp.757-766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3873,90 +3873,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pseudomonas viridiflava phylogroups in the P. syringae species complex are characterized by genetic variability and phenotypic plasticity of pathogenicity-related traits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio M. Balestra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4007,103 +4007,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user's guide to a data base of the diversity of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; and its application to classifying strains in this phylogenetic complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), pp.e105547. </w:t>
@@ -4173,51 +4173,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A genomic map of local adaptation in Arabidopsis thaliana to native non-pathogenic bacteria: from mono-infections to complex communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Ramírez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4225,51 +4225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Gibelin-Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Environmental and Agronomical Genomics organisé par France Génomique and the Research Group “Environmental Genomics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
@@ -4311,51 +4311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le potentiel symbiotique des microorganismes du sol et les leviers d'intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4413,609 +4413,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738776v1</w:t>
+                <w:t xml:space="preserve">hal-02740524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740515v1</w:t>
+                <w:t xml:space="preserve">hal-02738776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du nouveau dans le groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; : un cadre général de classification et des outils simples et rapides d'identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Berge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">1. Colloque R-Syst / Muséum national d'histoire naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740206v1</w:t>
+                <w:t xml:space="preserve">hal-02740515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A broad and operational classification framework to address the ecology of&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Pseudomonas syringae and related pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga (Málaga). ESP.; Universidad Politécnica de Madrid (UPM). ESP.; Universidad de Navarra (Pamplona). ESP., Jun 2015, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740524v1</w:t>
+                <w:t xml:space="preserve">hal-02740206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ecology of Pseudomonas syringae to probable scenarios of future disease emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Ram Lamichhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Conference on Plant Pathogenic Bacteria (ICPPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Shanghai, China. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5072,103 +5072,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warnings/Cautions when collecting Brassica diversity along a large climatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Hadj-Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fella Aissiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5190,90 +5190,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the genetic architecture of the adaptive potential of &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt; to face the bacterial pathogen &amp;lt;i&amp;gt;Pseudomonas syringae&amp;lt;/i&amp;gt; in the context of global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bartoli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mayjonade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5291,103 +5291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizobium leguminosarum symbiovar viciae strains are natural wheat endophytes and can stimulate root development and colonization by arbuscular mycorrhizal fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Gris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gasciolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitchell J Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon C Groen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5559,51 +5559,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological Protection to Support Plant Health: Where the Microbiota Fits In</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5693,51 +5693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection agroécologique pour le maintien de la santé des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5846,103 +5846,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour de la classification du groupe&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt; et des outils simples et rapides d'identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France. , 1 p., 2016, 12ièmes Rencontres Plantes-Bactéries, 11-15 janvier 2016, Centre Paul Langevin 75300 Aussois</w:t>
@@ -5971,103 +5971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland. 2015</w:t>
@@ -6128,51 +6128,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of environmental habitats as a reservoir of phytopathogenic bacteria and their role in the evolution of pathogenicity traits AGR/12</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Tuscia University, 2014. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6289,51 +6289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1BAF328"/>
+    <w:nsid w:val="6EE88F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6520,51 +6520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1461-2983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270266348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101169017951166982659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13849" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806731v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zavala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fuenzalida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gangas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Peppino Margutti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040707" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie R Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoyan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1710980115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204489v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204537v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204886v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12284" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147584" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamichhane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Gloss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Feldmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Groen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02793997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-bartoli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1461-2983" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270266348" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/101169017951166982659" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loeiz Maillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Norest" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kautsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Geraci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Oddo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70108" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Rigal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Huard-Chauveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.13849" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04608007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Hadj-Arab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fella Aissiou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Bazan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46265/genresj.ryaj6068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806731v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Frachon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad093" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Ram&#237;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Gibelin-Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Belmonte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1304377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806728v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.984832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art03" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204399v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boivin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gasciolli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16148" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zavala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Fuenzalida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Gangas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Peppino Margutti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10040707" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204410v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Miral" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Yvonne Guillerm-Erckelboudt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091859" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265398v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina-Coralie R Hautek&#232;ete" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz078" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0152-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaoyan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Meyer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1710980115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chaubet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00967" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00763" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204877v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204883v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Varvaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147584" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00379-15" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633614v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Berge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Crenn" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12167" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204943v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lamichhane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12371" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Monteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio M. Balestra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12433" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105547" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593578v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Almario" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Revellin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701870v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204431v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967159v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Gloss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell J Feldmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon C Groen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181895v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-94-024-2150-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2150-7_10" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204459v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico-Chiarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1605/9782759230778/biocontrole" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02793997v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>