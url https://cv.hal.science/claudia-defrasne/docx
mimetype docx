--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -692,2957 +692,3117 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Rémy-de-Provence – Abri Otello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology for incorporating weathering products into analyses of prehistoric pictorial matter: A case study at the Rocher Du Château schematic rock art site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (7), pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12520-025-02235-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peintures pariétales schématiques et fréquentations anciennes en milieu escarpé. Étude géomorphologique des abris Perret (Vaucluse-France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">La Maurienne et sa haute vallée (Alpes françaises) : le Tardiglaciaire et les occupations humaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Buoncristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13n05⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (4), pp.205-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13p3k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072755v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maurienne et sa haute vallée (Alpes françaises) : le Tardiglaciaire et les occupations humaines.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Peintures pariétales schématiques et fréquentations anciennes en milieu escarpé. Étude géomorphologique des abris Perret (Vaucluse-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13p3k⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13n05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242539v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches en archéologie. Du renouvellement des outils à l’identification des syntaxes graphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peintures pariétales schématiques et fréquentations anciennes en milieu escarpé. Étude géomorphologique des abris Perret (Vaucluse-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hameau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13n05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04378732v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités humaines et paysages dans les Alpes méridionales françaises (Parc national des Ecrins) entre la Préhistoire et la fin de l’Antiquité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles approches en archéologie. Du renouvellement des outils à l’identification des syntaxes graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atrium : patrimoine &amp; restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 101, pp.50-57</w:t>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530447v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04378732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of VNIR and SWIR hyperspectral imaging to rock art studies: example of the Otello schematic rock art site (Saint-Rémy-de-Provence, Bouches-du-Rhône, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités humaines et paysages dans les Alpes méridionales françaises (Parc national des Ecrins) entre la Préhistoire et la fin de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Fligiel</w:t>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atrium : patrimoine &amp; restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.50-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293291v1</w:t>
+                <w:t xml:space="preserve">hal-04530447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Jean-d’Arvey</w:t>
+                <w:t xml:space="preserve">The contribution of VNIR and SWIR hyperspectral imaging to rock art studies: example of the Otello schematic rock art site (Saint-Rémy-de-Provence, Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fligiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-023-01812-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877765v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cognitive Processus Behind Neolithic Schematic Rock Art. Archaeological Implications and Research Hypothesis</w:t>
+                <w:t xml:space="preserve">Saint-Jean-d’Arvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877415v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photographic coverage of the Trou de la Féclaz site (Saint-Jean-d'Arvey, Savoy, France)—data paper</w:t>
+                <w:t xml:space="preserve">The Cognitive Processus Behind Neolithic Schematic Rock Art. Archaeological Implications and Research Hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959774322000233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pm.3429⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03877674v1</w:t>
+                <w:t xml:space="preserve">hal-03877415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZOOMORPHIC FIGURES IN THE POST-PALAEOLITHIC ROCK ART OF FRANCE OR PAST SOCIETIES AS HYBRID COMMUNITIES</w:t>
+                <w:t xml:space="preserve">Photographic coverage of the Trou de la Féclaz site (Saint-Jean-d'Arvey, Savoy, France)—data paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arkeogazte </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.3429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03351375v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bessans – Le Rocher du Château, Parc national de la Vanoise » [notice archéologique]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abri Elie Gravier, un nouvel abri peint dans les gorges du Carami</w:t>
+                <w:t xml:space="preserve">ZOOMORPHIC FIGURES IN THE POST-PALAEOLITHIC ROCK ART OF FRANCE OR PAST SOCIETIES AS HYBRID COMMUNITIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ASER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22</w:t>
+              <w:t xml:space="preserve">Arkeogazte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351333v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Saint-Jean-d’Arvey – Le Trou de la Féclaz » [notice archéologique]</w:t>
+                <w:t xml:space="preserve">L’abri Elie Gravier, un nouvel abri peint dans les gorges du Carami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Cahiers de l'ASER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351321v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphismes et ontologies en préhistoire.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Saint-Jean-d’Arvey – Le Trou de la Féclaz » [notice archéologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1</w:t>
+              <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967683v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From archeological layers to schematic rock art? Integrated study of the Neolithic pigments and pigmented rocks at the Rocher du Château (Western Alps, Savoie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (11), pp.6065-6091. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12520-019-00882-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphismes et ontologies en préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Cozzolino</w:t>
+                <w:t xml:space="preserve">Charles Stépanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.2-7</w:t>
+              <w:t xml:space="preserve">, 2019, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897829v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03967683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acte graphique : les dimensions d’un objet d’étude</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.2-8</w:t>
+              <w:t xml:space="preserve">, 2019, 1, pp.2-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899595v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point sur l’abri peint de la Gayette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acte graphique : les dimensions d’un objet d’étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cozzolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.2-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01767748v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses physico-chimiques des peintures rupestres du Rocher du Château. De la nature des pigments à l’évolution de la paroi</w:t>
+                <w:t xml:space="preserve">Le point sur l’abri peint de la Gayette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thirault Eric</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 39, pp.28-30</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique de Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01767755v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting the Rock Paintings of Abri Faravel: laser and white-light scanning at 2133 m in the southern French Alps.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyses physico-chimiques des peintures rupestres du Rocher du Château. De la nature des pigments à l’évolution de la paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Masinton</w:t>
+                <w:t xml:space="preserve">Thirault Eric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.28-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439572v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01767755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures rupestres néolithiques du sud-est de la France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpreting the Rock Paintings of Abri Faravel: laser and white-light scanning at 2133 m in the southern French Alps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Masinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internet Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11141/ia.42.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439632v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser l'imagerie préhistorique: les figures circulaires et la figure ‘a bandoliera’ des monolithes centre-alpins de l'Age du Cuivre</w:t>
+                <w:t xml:space="preserve">Les peintures rupestres néolithiques du sud-est de la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco G. Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (3), pp.543-564</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bilan Scientifique de la région Provence-Alpes-Côte-d’Azur 2015, pp.201-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439605v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image enhancement with DStretch: Is complexity always necessary for efficiency ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les peintures rupestres du Rocher du Château à Bessans : nouvelles techniques, nouveau regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Digital imaging techniques for the study of prehistoric rock art., 2 (2-3), pp.55-67</w:t>
+              <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36, pp. 22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439876v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures rupestres du Rocher du Château à Bessans : nouvelles techniques, nouveau regard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital image enhancement with DStretch: Is complexity always necessary for efficiency ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Rubrique des Patrimoines de Savoie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36, pp. 22-23</w:t>
+              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Digital imaging techniques for the study of prehistoric rock art., 2 (2-3), pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349981v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Paul-sur-Ubaye. Les Oullas – Cornascle I</w:t>
+                <w:t xml:space="preserve">Contextualiser l'imagerie préhistorique: les figures circulaires et la figure ‘a bandoliera’ des monolithes centre-alpins de l'Age du Cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco G. Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.32-33</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (3), pp.543-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439731v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image enhancement for recording rupestrian engravings: applications to an alpine rockshelter</w:t>
+                <w:t xml:space="preserve">Saint-Paul-sur-Ubaye. Les Oullas – Cornascle I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.31-38</w:t>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439612v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DStretch® et l'amélioration des images numériques: applications à l'archéologie des images rupestres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital image enhancement for recording rupestrian engravings: applications to an alpine rockshelter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'AARS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16, pp.177-198</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.31-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00935630v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sauvage ? le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Alpe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Des natures et des Hommes, 61, pp.48-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DStretch® et l'amélioration des images numériques: applications à l'archéologie des images rupestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Harman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'AARS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16, pp.177-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00935630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pelvoux et Freissinières. Massifs de l’ Eychauda et du Pinier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bilan Scientifique de la région Provence-Alpes-Côte-d’Azur, 2010, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3652,2695 +3812,2695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre or cinnabar? Which red for the chevron-decorated anthropomorphic stelae of southeast France?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">L'imagerie hyperspectrale pour comprendre le passé : application en sédimentologie et en archéologie pariétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Masse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA - Session #355 - OCHRE AND CULTURE: The Odyssey from exploitation to societal significance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guilhem Mauran; Daniela Eugenia Rosso, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9ème colloque scientifique du groupe hyperspectral de la SFPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPT-GH, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801907v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie hyperspectrale pour comprendre le passé : application en sédimentologie et en archéologie pariétale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Masse</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque scientifique du groupe hyperspectral de la SFPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPT-GH, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597711v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ochre or cinnabar? Which red for the chevron-decorated anthropomorphic stelae of southeast France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EAA - Session #355 - OCHRE AND CULTURE: The Odyssey from exploitation to societal significance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guilhem Mauran; Daniela Eugenia Rosso, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791357v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard d'archéologues dans le Parc national des Écrins, de l'Argentierois au Champsaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ricou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Veyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Européennes d’Archéologie, Conférence à la Maison du berger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Jun 2024, Champoléon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Parc national des Ecrins : un espace alpin fréquenté depuis la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Grand Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Archéologique Entremont, Nov 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages fardés de rouge : usages et provenances des matières colorantes sur les stèles anthropomorphes provençales Néolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENARAL - Rencontres autour du Néolithique en Auvergne-Rhône-Alpes (et alentours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Thiralut, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matières colorantes de l’abri Otello (Saint-Rémy-de-Provence, Alpilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards d'archéologues sur les activités humaines et les paysages dans le parc national des Ecrins, depuis la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Patrimalp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Vallouise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04247902v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards d'archéologues sur les activités humaines et les paysages dans le parc national des Ecrins, depuis la Préhistoire</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les matières colorantes de l’abri Otello (Saint-Rémy-de-Provence, Alpilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Théron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Vallouise, France</w:t>
+              <w:t xml:space="preserve">Journée Patrimalp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529656v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The coloring matter of the schematic rock art: from the complementarity of the analysis methods to the creation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Association of Archaelogists annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ARCHEOLOGIE ALPINE DANS LE PARC NATIONAL DES ECRINS DEPUIS LA PRÉHISTOIRE. DE L'ARGENTIEROIS A L'OISANS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, VALBONNAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer les rouges. L’étude taphonomique des parois, un pré-requis de l’analyse des matières colorantes liées à l’art rupestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDYTEM, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Martinetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un art rupestre schématique néolithique ? Ou le nécessaire développement d'approche intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations (im)matérielles et géographies culturelles: Vides et discontinuités dans l’expression schématique pariétale néolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression graphique schématique post-glaciaire: ou quand le style n'est pas la cause unique de la différence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'Archéologie de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abri Faravel et la fréquentation préhistorique de la moyenne et de la haute montagne dans le Parc National des Ecrins (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "L’Homme dans les Alpes, de la pierre au métal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic rock art at the Rocher du Château site (Bessans, Savoy, France): the input of the coloring matter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRAO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Darfo Boario Therme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated study of Neolithic rock art at the Rocher du Château, a striking rock on a transalpine route (Bessans, Savoy, Vallée de la Maurienne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Hypogées d'Arles-Fontvieille et leur environnement : nouvelles perceptions, nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Margarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bashore Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les peintures rupestres schématiques néolithiques du sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin James Walsh</w:t>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association des Amis de l'Art Rupestre Saharien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527672v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures rupestres schématiques néolithiques du sud-est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hameau</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin James Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association des Amis de l'Art Rupestre Saharien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440035v1</w:t>
+                <w:t xml:space="preserve">hal-03527672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe colloque international sur les Alpes dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Evolène, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire l'iconographie, recouvrer un sens. Une approche renouvelée des stèles centre-alpines du IIIe millénaire av.n.è.</w:t>
+                <w:t xml:space="preserve">From stone bodies to tamed environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association des Amis de l'Art Rupestre Saharien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bergame, Italie</w:t>
+              <w:t xml:space="preserve">Cultures of stones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440038v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stone bodies to tamed environment</w:t>
+                <w:t xml:space="preserve">Déconstruire l'iconographie, recouvrer un sens. Une approche renouvelée des stèles centre-alpines du IIIe millénaire av.n.è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures of stones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association des Amis de l'Art Rupestre Saharien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bergame, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440041v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oullas: An Image Bearing Rockshelter on a Neolithic Alpine Path ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Around the Petit-Chasseur Site in Sion (Valais, Switzerland) and New Approaches to the Bell Beaker Culture. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Sion, Switzerland. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6350,443 +6510,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and multi-technique approach of the colouring matter of Holocene schematic rock art: the Otello rock shelter (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème édition d'Archéométrie - Colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison des approches analytiques in situ et en laboratoire : vers une compréhension des peintures schématiques néolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Colloque du GMPCA- Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ambiguous deer : from systemic to hermeneutic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ICAZ International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la variabilité des représentations rupestres un outil analytique d'investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art des sociétés préhistoriques. Rencontres internationales Doctorants et Post-Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6796,147 +6956,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6946,194 +7106,194 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To paint the lab red. Portrait de la recherche sur les matières colorantes à EDYTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,611 +7312,611 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasquet Dominique; Gauchon Christophe; Arnaud Fabien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, dynamiques et territoires de la montagne. Vingt ans de recherche au laboratoire EDYTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-243, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04378718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images rupestres et narrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Duquesnoy; Julien D'Huy; Patrice Lajoie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gai sçavoir. Mélanges en hommage à Jean-Loïc Le Quellec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.42-52, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04164104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art studies in the Alps (2015 – 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bahn, Natalie Franklin, Matthias Strecker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Art Studies: News of the World 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.50-62, 2021, 9781789699623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1zm2tkx.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation préhistorique et protohistorique de la montagne et de l’abri Faravel dans le parc national des Écrins (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bintz; Christophe Griggo; Lucie Martin; Régis Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Presses universitaires Savoie Mont Blanc; Laboratoire EDYTEM, 2019, 978-2-919732-87-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges graphiques, culture matérielle et matières premières : circulations du Néolithique aux âges des métaux dans les Alpes du sud. Les exemples de l’abri Faravel (Freissinières, Hautes-Alpes), de l’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence) et du tertre des Sagnes (Jausiers, Alpes-de-Haute-Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://books.openedition.org/cths/7627, 2019, 9782735508846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone Bodies between Social Constructions and Ontology: The Neolithic statues-menhirs from the central Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neolithic Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Art Studies: News from the Alps (2010-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Art Studies: News of the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7766,848 +7926,848 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When stelae regain their colors: The contribution of hyperspectral imaging to the identification and mapping of pigments on French stelae (Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefaucher Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des vestiges idéels en montagne</w:t>
+                <w:t xml:space="preserve">Corps de pierre et fragments d'ontologie. Les stèles chalcolithiques des Alpes centrales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440835v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corps de pierre et fragments d'ontologie. Les stèles chalcolithiques des Alpes centrales.</w:t>
+                <w:t xml:space="preserve">Des vestiges idéels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440844v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis and the Anthropology of Nature. A New Approach to Chalcolithic Alpine Stelae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique cynégétique et identités masculines. L'iconographie des stèles centre-alpines du IIIe millénaire av.n.è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude de l'art rupestre de l'abri Faravel (Freissinières, 05), alt. 2133 m.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Masinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc national des Ecrins : abri des Ecrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oullas (Saint-Paul-sur-Ubaye, Hautes-Alpes) : fréquentations néolithiques d'un abri-sous-roche à gravures et peintures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprise progressive de l'homme sur le milieu alpin : l'exemple des massifs de l'Argentiérois/Vallouise (Hautes-Alpes, Parc National des Écrins)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies pour une archéologie des images rupestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8617,2858 +8777,2858 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération archéologique programmée 2024. Les stèles provençales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefaucher Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional d'archéologie Provence Alpes Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opération archéologique programmée 2024. Les abris Perret : étude géomorphologique et campagne de prélèvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Savoie Mont Blanc. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Graphein : rapport d'opération archéologique programmée 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDYTEM, Université de Savoie Mont-Blanc, UMR 5204 CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04378751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures pariétales schématiques de l'abri Otello (Saint-Rémy-de-Provence, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence). Approche intégrée d’un site de passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Rémy-de-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edytem. 2022, pp.182-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chanteraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée du Rocher du Château. Approche archéo-géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Oullas: rapport d'opération archéologique programmée 2021</w:t>
+                <w:t xml:space="preserve">Abri Otello: rapport d'opération archéologique programmée 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie PACA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351367v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abri Otello: rapport d'opération archéologique programmée 2021</w:t>
+                <w:t xml:space="preserve">Les Oullas: rapport d'opération archéologique programmée 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie PACA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351372v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Trou de la Féclaz: rapport d'opération archéologique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rocher du Château: rapport d'opération archéologique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé des peintures rupestres du site du Trou de la Féclaz à Saint-Jean-d’Arvey (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille Université (AMU); Service Régional de l'Archéologie Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé des peintures rupestres des abris des gorges de l’Ardèche (Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille Universite; Laboratoire méditerranéen de Préhistoire (Europe – Afrique), UMR 7269, Université de Provence, Centre National de la Recherche Scientifique - UMR 7209, Muséum national d’histoire naturelle, Paris - Collectivité Territoriale de Corse - Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse, Musée de Préhistoire Corse, Sartène, Maison Méditerranéenne des Sciences de l’Homme; Service Régional de l'Archéologie Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé des peintures rupestres des abris de la vire d’Aiguèze (Gorges de l’Ardèche, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Aix-Marseille Universite; Laboratoire méditerranéen de Préhistoire (Europe – Afrique), UMR 7269, Université de Provence, Centre National de la Recherche Scientifique - UMR 7209, Muséum national d’histoire naturelle, Paris - Collectivité Territoriale de Corse - Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse, Musée de Préhistoire Corse, Sartène, Maison Méditerranéenne des Sciences de l’Homme; Service Régional d'Archéologie Occitanie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures rupestres néolithiques de France méridionale. Rapport Final d'Opération.</w:t>
+                <w:t xml:space="preserve">Le Rocher du Château (1750 m., Bessans, Savoie). Rapport Final d'Opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440042v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rocher du Château (1750 m., Bessans, Savoie). Rapport Final d'Opération</w:t>
+                <w:t xml:space="preserve">Les peintures rupestres néolithiques de France méridionale. Rapport Final d'Opération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique. 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440044v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rocher du Château (1750 m, Bessans, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Oullas (2390 m, Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence). Rapport Final d'Opération.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Méditerranéen de Préhistoire Europe Afrique; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440046v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Oullas (2390 m, Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence). Rapport Final d'Opération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Méditerranéen de Préhistoire Europe Afrique; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440049v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération dans le Parc National des Écrins et en périphérie (Hautes-Alpes). Prospections pédestres thématiques et relevés de terrain dans les massifs du Pinier (Freissinières) et de l'Eychauda (Pelvoux), secteur Argentiérois/Vallouise (alt. 2350 - 2800 m.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration de découverte d'art rupestre dans le parc National des Écrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles archéologiques programmées sur les sites alpins du Serre de l'Homme XI-ARG.28 (alt. 2252 - 2250) et du Serre de l'Homme XIX-ARG.45 (alt. 2251 - 2250 m.). Document Final de Synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11536,51 +11696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87251504"/>
+    <w:nsid w:val="E5C15497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11684,51 +11844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8A1A5E6E"/>
+    <w:nsid w:val="FE4CFEE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11832,51 +11992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AE7E8B7"/>
+    <w:nsid w:val="5BC54BC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11980,51 +12140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D3A770D6"/>
+    <w:nsid w:val="7476E0CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12128,51 +12288,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A56DED3"/>
+    <w:nsid w:val="46E643D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12276,51 +12436,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="B11DD6B0"/>
+    <w:nsid w:val="5E910CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12424,51 +12584,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="FBE695A8"/>
+    <w:nsid w:val="DA68B051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12572,51 +12732,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="32AA5793"/>
+    <w:nsid w:val="80B911C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12720,51 +12880,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="54F04DFB"/>
+    <w:nsid w:val="68968367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12868,51 +13028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E5DF1FE3"/>
+    <w:nsid w:val="0F12AB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13016,51 +13176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="25E00A1D"/>
+    <w:nsid w:val="DD382B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13164,51 +13324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="6BBE598C"/>
+    <w:nsid w:val="C9228DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13312,51 +13472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6DA7FC97"/>
+    <w:nsid w:val="879B1815"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13579,51 +13739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.defrasne@univ-smb.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aixmarseille-universite.academia.edu/ClaudiaDefrasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Claudia_Defrasne2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05543533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Burnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13n05" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05242539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378732v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293291v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01812-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877415v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774322000233" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877674v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351375v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351333v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967683v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00882-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirault Eric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Fedele" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duquesnoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439731v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935630v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Harman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801907v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247902v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Th&#233;ron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910337v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351340v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877802v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888594v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888600v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440035v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439900v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440013v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440011v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378718v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1zm2tkx.8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027469v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefaucher Fanny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440835v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440844v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440826v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821568v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440880v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104254v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910334v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877783v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351367v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351362v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767780v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767773v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440042v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440045v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.defrasne@univ-smb.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aixmarseille-universite.academia.edu/ClaudiaDefrasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Claudia_Defrasne2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05543533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05242539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Burnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13n05" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01812-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774322000233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00882-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirault Eric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duquesnoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Fedele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Harman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Th&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1zm2tkx.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefaucher Fanny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767769v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>