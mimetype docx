--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -2212,239 +2212,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From archeological layers to schematic rock art? Integrated study of the Neolithic pigments and pigmented rocks at the Rocher du Château (Western Alps, Savoie, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphismes et ontologies en préhistoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Stépanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382409v1</w:t>
+                <w:t xml:space="preserve">hal-03967683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphismes et ontologies en préhistoire.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From archeological layers to schematic rock art? Integrated study of the Neolithic pigments and pigmented rocks at the Rocher du Château (Western Alps, Savoie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (11), pp.6065-6091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-019-00882-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03967683v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acte graphique : les dimensions d'un objet d'étude</w:t>
               </w:r>
@@ -2775,51 +2775,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses physico-chimiques des peintures rupestres du Rocher du Château. De la nature des pigments à l’évolution de la paroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,204 +3145,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image enhancement with DStretch: Is complexity always necessary for efficiency ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contextualiser l'imagerie préhistorique: les figures circulaires et la figure ‘a bandoliera’ des monolithes centre-alpins de l'Age du Cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">Francesco G. Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Digital imaging techniques for the study of prehistoric rock art., 2 (2-3), pp.55-67</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (3), pp.543-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01439876v1</w:t>
+                <w:t xml:space="preserve">halshs-01439605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextualiser l'imagerie préhistorique: les figures circulaires et la figure ‘a bandoliera’ des monolithes centre-alpins de l'Age du Cuivre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital image enhancement with DStretch: Is complexity always necessary for efficiency ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco G. Fedele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (3), pp.543-564</w:t>
+              <w:t xml:space="preserve">Digital Applications in Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Digital imaging techniques for the study of prehistoric rock art., 2 (2-3), pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439605v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Paul-sur-Ubaye. Les Oullas – Cornascle I</w:t>
               </w:r>
@@ -3591,90 +3591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DStretch® et l'amélioration des images numériques: applications à l'archéologie des images rupestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Harman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'AARS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16, pp.177-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3786,827 +3786,831 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imagerie hyperspectrale pour comprendre le passé : application en sédimentologie et en archéologie pariétale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur les traces des premiers bergers : quand l’archéologie prend de la hauteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Jacq</w:t>
+                <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque scientifique du groupe hyperspectral de la SFPT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFPT-GH, May 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Agri-Cultures en Écrins, La Démontagnée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté des Communes du Pays des Ecrins, Oct 2025, FREISSINIERES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597711v1</w:t>
+                <w:t xml:space="preserve">hal-05577805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">L'imagerie hyperspectrale pour comprendre le passé : application en sédimentologie et en archéologie pariétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">9ème colloque scientifique du groupe hyperspectral de la SFPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFPT-GH, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791357v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochre or cinnabar? Which red for the chevron-decorated anthropomorphic stelae of southeast France?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+                <w:t xml:space="preserve">An integrated approach of rock art: understanding the trajectory of colouring materials from the source to the wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Beck</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAA - Session #355 - OCHRE AND CULTURE: The Odyssey from exploitation to societal significance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guilhem Mauran; Daniela Eugenia Rosso, Aug 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">European Association of Archaeologists 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Archaeologists, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801907v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard d'archéologues dans le Parc national des Écrins, de l'Argentierois au Champsaur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ochre or cinnabar? Which red for the chevron-decorated anthropomorphic stelae of southeast France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ricou</w:t>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Veyron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Européennes d’Archéologie, Conférence à la Maison du berger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Jun 2024, Champoléon, France</w:t>
+              <w:t xml:space="preserve">EAA - Session #355 - OCHRE AND CULTURE: The Odyssey from exploitation to societal significance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guilhem Mauran; Daniela Eugenia Rosso, Aug 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008040v1</w:t>
+                <w:t xml:space="preserve">hal-04801907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Parc national des Ecrins : un espace alpin fréquenté depuis la Préhistoire</w:t>
+                <w:t xml:space="preserve">La vie préhistorique au cœur des Écrins, entre sommets et vestiges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Grand Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Archéologique Entremont, Nov 2024, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">Nuits de la Lecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Départemental des Hautes-Alpes, Jan 2024, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003582v1</w:t>
+                <w:t xml:space="preserve">hal-05577843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visages fardés de rouge : usages et provenances des matières colorantes sur les stèles anthropomorphes provençales Néolithiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Regard d'archéologues dans le Parc national des Écrins, de l'Argentierois au Champsaur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Veyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENARAL - Rencontres autour du Néolithique en Auvergne-Rhône-Alpes (et alentours)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eric Thiralut, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Européennes d’Archéologie, Conférence à la Maison du berger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Jun 2024, Champoléon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801917v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards d'archéologues sur les activités humaines et les paysages dans le parc national des Ecrins, depuis la Préhistoire</w:t>
+                <w:t xml:space="preserve">Le Parc national des Ecrins : un espace alpin fréquenté depuis la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
@@ -4620,1887 +4624,2133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Vallouise, France</w:t>
+              <w:t xml:space="preserve">Conférence Grand Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Archéologique Entremont, Nov 2024, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529656v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matières colorantes de l’abri Otello (Saint-Rémy-de-Provence, Alpilles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visages fardés de rouge : usages et provenances des matières colorantes sur les stèles anthropomorphes provençales Néolithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coline Théron</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Patrimalp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">RENARAL - Rencontres autour du Néolithique en Auvergne-Rhône-Alpes (et alentours)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Thiralut, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04247902v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coloring matter of the schematic rock art: from the complementarity of the analysis methods to the creation processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">Regards d'archéologues sur les activités humaines et les paysages dans le parc national des Ecrins, depuis la Préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Association of Archaelogists annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">50 ans du Parc national des Ecrins : "Ecrins, Terre de Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, Vallouise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428827v1</w:t>
+                <w:t xml:space="preserve">hal-04529656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ARCHEOLOGIE ALPINE DANS LE PARC NATIONAL DES ECRINS DEPUIS LA PRÉHISTOIRE. DE L'ARGENTIEROIS A L'OISANS.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les matières colorantes de l’abri Otello (Saint-Rémy-de-Provence, Alpilles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Théron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, VALBONNAIS, France</w:t>
+              <w:t xml:space="preserve">Journée Patrimalp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529715v1</w:t>
+                <w:t xml:space="preserve">halshs-04247902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparer les rouges. L’étude taphonomique des parois, un pré-requis de l’analyse des matières colorantes liées à l’art rupestre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+                <w:t xml:space="preserve">The coloring matter of the schematic rock art: from the complementarity of the analysis methods to the creation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Théron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Kergourlay</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDYTEM, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">29th European Association of Archaelogists annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910341v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nils Blanc</w:t>
+                <w:t xml:space="preserve">L'ARCHEOLOGIE ALPINE DANS LE PARC NATIONAL DES ECRINS DEPUIS LA PRÉHISTOIRE. DE L'ARGENTIEROIS A L'OISANS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">50 ans du Parc national des Ecrins_ "Ecrins, Terre de Sciences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc national des Ecrins, Aug 2023, VALBONNAIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003748v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un art rupestre schématique néolithique ? Ou le nécessaire développement d'approche intégrées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparer les rouges. L’étude taphonomique des parois, un pré-requis de l’analyse des matières colorantes liées à l’art rupestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">, EDYTEM, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910337v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations (im)matérielles et géographies culturelles: Vides et discontinuités dans l’expression schématique pariétale néolithique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">To compare red and red: How to correlate rock painting and colouring matter artefacts? The case of the schematic paintings of the Rocher du Château (Bessans, Haute Maurienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kergourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351340v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expression graphique schématique post-glaciaire: ou quand le style n'est pas la cause unique de la différence.</w:t>
+                <w:t xml:space="preserve">Un art rupestre schématique néolithique ? Ou le nécessaire développement d'approche intégrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'Archéologie de l'Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877802v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri Faravel et la fréquentation préhistorique de la moyenne et de la haute montagne dans le Parc National des Ecrins (Hautes-Alpes, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulations (im)matérielles et géographies culturelles: Vides et discontinuités dans l’expression schématique pariétale néolithique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde "L’Homme dans les Alpes, de la pierre au métal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. pp.161-176</w:t>
+              <w:t xml:space="preserve">Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527687v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic rock art at the Rocher du Château site (Bessans, Savoy, France): the input of the coloring matter study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'expression graphique schématique post-glaciaire: ou quand le style n'est pas la cause unique de la différence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFRAO Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Darfo Boario Therme, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire d'Archéologie de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888594v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated study of Neolithic rock art at the Rocher du Château, a striking rock on a transalpine route (Bessans, Savoy, Vallée de la Maurienne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+                <w:t xml:space="preserve">L'abri Faravel et la fréquentation préhistorique de la moyenne et de la haute montagne dans le Parc National des Ecrins (Hautes-Alpes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Thirault</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Table ronde "L’Homme dans les Alpes, de la pierre au métal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Villard-de-Lans, France. pp.161-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888600v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Hypogées d'Arles-Fontvieille et leur environnement : nouvelles perceptions, nouvelles perspectives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neolithic rock art at the Rocher du Château site (Bessans, Savoy, France): the input of the coloring matter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IFRAO Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Darfo Boario Therme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766557v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peintures rupestres schématiques néolithiques du sud-est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated study of Neolithic rock art at the Rocher du Château, a striking rock on a transalpine route (Bessans, Savoy, Vallée de la Maurienne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hameau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Thirault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association des Amis de l'Art Rupestre Saharien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">XVIIIe Congrès Mondial de l’UISPP (Union des Sciences Préhistoriques et Protohistoriques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440035v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+                <w:t xml:space="preserve">Les Hypogées d'Arles-Fontvieille et leur environnement : nouvelles perceptions, nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Margarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bashore Acero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonnardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques-Elie Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
+              <w:t xml:space="preserve">Actes des 11e Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527672v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
+                <w:t xml:space="preserve">Les peintures rupestres schématiques néolithiques du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe colloque international sur les Alpes dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Evolène, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association des Amis de l'Art Rupestre Saharien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440034v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stone bodies to tamed environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au cœur du Parc national des Écrins du Néolithique aux âges des métaux (Alpes méridionales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin James Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures of stones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">XIVe Colloque international sur les Alpes dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Evolène, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440041v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déconstruire l'iconographie, recouvrer un sens. Une approche renouvelée des stèles centre-alpines du IIIe millénaire av.n.è.</w:t>
+                <w:t xml:space="preserve">Chasse, agro-pastoralisme et peintures : circulation des hommes et des idées au coeur du Parc National des Ecrins du Néolithique aux Ages des Métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bressy-Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Tzortis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association des Amis de l'Art Rupestre Saharien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bergame, Italie</w:t>
+              <w:t xml:space="preserve">XIVe colloque international sur les Alpes dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Evolène, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440038v1</w:t>
+                <w:t xml:space="preserve">hal-01440034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From stone bodies to tamed environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of stones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire l'iconographie, recouvrer un sens. Une approche renouvelée des stèles centre-alpines du IIIe millénaire av.n.è.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Defrasne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association des Amis de l'Art Rupestre Saharien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bergame, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Oullas: An Image Bearing Rockshelter on a Neolithic Alpine Path ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Around the Petit-Chasseur Site in Sion (Valais, Switzerland) and New Approaches to the Bell Beaker Culture. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Sion, Switzerland. pp.101-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6510,65 +6760,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale and multi-technique approach of the colouring matter of Holocene schematic rock art: the Otello rock shelter (Bouches-du-Rhône, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6613,340 +6863,340 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème édition d'Archéométrie - Colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison des approches analytiques in situ et en laboratoire : vers une compréhension des peintures schématiques néolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe Colloque du GMPCA- Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry (73), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ambiguous deer : from systemic to hermeneutic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ICAZ International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paris, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire de la variabilité des représentations rupestres un outil analytique d'investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art des sociétés préhistoriques. Rencontres internationales Doctorants et Post-Doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Toulouse, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6956,147 +7206,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte archéologique de la Gaule : Hautes-Alpes, 05</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lattard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Mocci eds. Académie des Inscriptions et Belles Lettres, pp.383, 2022, Carte archéologique de la Gaule : pré-inventaire archéologique, Michel Provost, 9782877546911</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7106,434 +7356,434 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vivants et les morts dans la Vallée de la Cèze (Gard) : Projet Collectif de Recherche sur les dynamiques d’occupation humaine à la fin du Néolithique et au début de l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélie Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Recchia Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janet Battentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.563-578, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To paint the lab red. Portrait de la recherche sur les matières colorantes à EDYTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gasquet Dominique; Gauchon Christophe; Arnaud Fabien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, dynamiques et territoires de la montagne. Vingt ans de recherche au laboratoire EDYTEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-243, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04378718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images rupestres et narrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédérique Duquesnoy; Julien D'Huy; Patrice Lajoie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le gai sçavoir. Mélanges en hommage à Jean-Loïc Le Quellec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.42-52, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04164104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock art studies in the Alps (2015 – 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Bahn, Natalie Franklin, Matthias Strecker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Art Studies: News of the World 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archaeopress, pp.50-62, 2021, 9781789699623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1zm2tkx.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’occupation préhistorique et protohistorique de la montagne et de l’abri Faravel dans le parc national des Écrins (Hautes-Alpes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7596,73 +7846,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bintz; Christophe Griggo; Lucie Martin; Régis Picavet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme dans les Alpes, de la pierre au métal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, Presses universitaires Savoie Mont Blanc; Laboratoire EDYTEM, 2019, 978-2-919732-87-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestiges graphiques, culture matérielle et matières premières : circulations du Néolithique aux âges des métaux dans les Alpes du sud. Les exemples de l’abri Faravel (Freissinières, Hautes-Alpes), de l’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence) et du tertre des Sagnes (Jausiers, Alpes-de-Haute-Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7671,252 +7921,252 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conquête de la montagne : des premières occupations humaines à l’anthropisation du milieu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions du Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://books.openedition.org/cths/7627, 2019, 9782735508846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02428729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stone Bodies between Social Constructions and Ontology: The Neolithic statues-menhirs from the central Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neolithic Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Art Studies: News from the Alps (2010-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Art Studies: News of the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01439888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7926,417 +8176,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When stelae regain their colors: The contribution of hyperspectral imaging to the identification and mapping of pigments on French stelae (Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefaucher Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps de pierre et fragments d'ontologie. Les stèles chalcolithiques des Alpes centrales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des vestiges idéels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis and the Anthropology of Nature. A New Approach to Chalcolithic Alpine Stelae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique cynégétique et identités masculines. L'iconographie des stèles centre-alpines du IIIe millénaire av.n.è.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude de l'art rupestre de l'abri Faravel (Freissinières, 05), alt. 2133 m.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8371,73 +8621,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Masinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc national des Ecrins : abri des Ecrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8459,188 +8709,188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oullas (Saint-Paul-sur-Ubaye, Hautes-Alpes) : fréquentations néolithiques d'un abri-sous-roche à gravures et peintures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprise progressive de l'homme sur le milieu alpin : l'exemple des massifs de l'Argentiérois/Vallouise (Hautes-Alpes, Parc National des Écrins)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Talon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,126 +8898,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies pour une archéologie des images rupestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8777,169 +9027,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’opération archéologique programmée 2024. Les stèles provençales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefaucher Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service régional d'archéologie Provence Alpes Côte d'Azur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'opération archéologique programmée 2024. Les abris Perret : étude géomorphologique et campagne de prélèvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8961,317 +9211,317 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Savoie Mont Blanc. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites alpins de Rilauv. 01 et Rilauv. 02. Réserve intégrale du Lauvitel, Parc national des Écrins (Le Bourg d'Oisans, 38), Opération 2022 : note scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Camille Jullian. 2024, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites alpins de RILAUV.01 et RILAUV.02. Réserve intégrale du Lauvitel, Parc national des Écrins, rapport final d’opération archéologique 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guergana Guionova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Knockaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Camille Jullian. 2024, 172 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Graphein : rapport d'opération archéologique programmée 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9293,107 +9543,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Théron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDYTEM, Université de Savoie Mont-Blanc, UMR 5204 CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04378751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures pariétales schématiques de l'abri Otello (Saint-Rémy-de-Provence, Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9449,73 +9699,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abri des Oullas (Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence). Approche intégrée d’un site de passage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9537,103 +9787,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC / SRA Provence-Alpes-Côte-d'Azur. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Rémy-de-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9685,195 +9935,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edytem. 2022, pp.182-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une &amp;quot;Pigmentothèque&amp;quot; : un outil pour comprendre l'approvisionnement en matériaux colorants durant la Préhistoire. Rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chanteraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chassin de Kergommeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2213729, DRAC - SRA Auvergne Rhône Alpes. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude intégrée du Rocher du Château. Approche archéo-géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9895,73 +10145,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abri Otello: rapport d'opération archéologique programmée 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10013,73 +10263,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie PACA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oullas: rapport d'opération archéologique programmée 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10118,73 +10368,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie PACA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Trou de la Féclaz: rapport d'opération archéologique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10193,116 +10443,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rocher du Château: rapport d'opération archéologique 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10341,442 +10591,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional d'Archéologie Auvergne Rhône Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé des peintures rupestres du site du Trou de la Féclaz à Saint-Jean-d’Arvey (Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille Université (AMU); Service Régional de l'Archéologie Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé des peintures rupestres des abris des gorges de l’Ardèche (Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille Universite; Laboratoire méditerranéen de Préhistoire (Europe – Afrique), UMR 7269, Université de Provence, Centre National de la Recherche Scientifique - UMR 7209, Muséum national d’histoire naturelle, Paris - Collectivité Territoriale de Corse - Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse, Musée de Préhistoire Corse, Sartène, Maison Méditerranéenne des Sciences de l’Homme; Service Régional de l'Archéologie Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé des peintures rupestres des abris de la vire d’Aiguèze (Gorges de l’Ardèche, Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Aix-Marseille Universite; Laboratoire méditerranéen de Préhistoire (Europe – Afrique), UMR 7269, Université de Provence, Centre National de la Recherche Scientifique - UMR 7209, Muséum national d’histoire naturelle, Paris - Collectivité Territoriale de Corse - Ministère de la Culture et de la Communication, Service Régional de l’Archéologie de Corse, Musée de Préhistoire Corse, Sartène, Maison Méditerranéenne des Sciences de l’Homme; Service Régional d'Archéologie Occitanie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01767773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rocher du Château (1750 m., Bessans, Savoie). Rapport Final d'Opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bellot-Gurlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peintures rupestres néolithiques de France méridionale. Rapport Final d'Opération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Rocher du Château (1750 m, Bessans, Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10789,73 +11039,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Laboratoire Méditerranéen de Préhistoire Europe Afrique. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10864,186 +11114,186 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oullas (2390 m, Saint-Paul-sur-Ubaye, Alpes-de-Haute-Provence). Rapport Final d'Opération.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Méditerranéen de Préhistoire Europe Afrique; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11052,120 +11302,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final d'opération programmée du site alpin de l'abri Faravel (alt. 2133 m., Freissinières, Parc National des Ecrins, Hautes-Alpes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11174,120 +11424,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final d'Opération dans le Parc National des Écrins et en périphérie (Hautes-Alpes). Prospections pédestres thématiques et relevés de terrain dans les massifs du Pinier (Freissinières) et de l'Eychauda (Pelvoux), secteur Argentiérois/Vallouise (alt. 2350 - 2800 m.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11296,120 +11546,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déclaration de découverte d'art rupestre dans le parc National des Écrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11448,73 +11698,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre Camille Jullian; Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouilles archéologiques programmées sur les sites alpins du Serre de l'Homme XI-ARG.28 (alt. 2252 - 2250) et du Serre de l'Homme XIX-ARG.45 (alt. 2251 - 2250 m.). Document Final de Synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11523,112 +11773,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Tzortis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Defrasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Provence-Alpes-Côte-d'Azur; Centre Camille Jullian. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11696,51 +11946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5C15497"/>
+    <w:nsid w:val="E8B0C634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11844,51 +12094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FE4CFEE2"/>
+    <w:nsid w:val="6864F079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11992,51 +12242,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BC54BC9"/>
+    <w:nsid w:val="4D68A5A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12140,51 +12390,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7476E0CB"/>
+    <w:nsid w:val="E623987B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12288,51 +12538,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="46E643D1"/>
+    <w:nsid w:val="FBB4D3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12436,51 +12686,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5E910CCD"/>
+    <w:nsid w:val="50340371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12584,51 +12834,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="DA68B051"/>
+    <w:nsid w:val="FC484F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12732,51 +12982,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="80B911C2"/>
+    <w:nsid w:val="C5364EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12880,51 +13130,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="68968367"/>
+    <w:nsid w:val="E4456FF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13028,51 +13278,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0F12AB95"/>
+    <w:nsid w:val="DA7AD1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13176,51 +13426,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="DD382B22"/>
+    <w:nsid w:val="1CBA379C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13324,51 +13574,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C9228DD2"/>
+    <w:nsid w:val="FFEE9AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13472,51 +13722,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="879B1815"/>
+    <w:nsid w:val="B3E67667"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13739,51 +13989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.defrasne@univ-smb.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aixmarseille-universite.academia.edu/ClaudiaDefrasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Claudia_Defrasne2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05543533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05242539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Burnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13n05" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01812-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774322000233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00882-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirault Eric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439876v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duquesnoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Fedele" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Harman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Th&#233;ron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910337v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351340v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877802v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888594v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439900v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430344v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440011v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351343v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1zm2tkx.8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027469v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefaucher Fanny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440844v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440835v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440826v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440851v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440887v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821568v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440880v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378751v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910334v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877714v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351372v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351362v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351352v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767769v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767780v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767773v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fernandez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440042v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440045v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.defrasne@univ-smb.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aixmarseille-universite.academia.edu/ClaudiaDefrasne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Claudia_Defrasne2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05543533v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Defrasne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Schmitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mass&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Giraud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104829v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chassin de Kergommeaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henderson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02235-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05242539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Buoncristiani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p3k" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072755v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Burnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13n05" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mocci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortzis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293291v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fligiel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-023-01812-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877765v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774322000233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.3429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967683v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles St&#233;panoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bellot-Gurlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thirault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-019-00882-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03897829v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cozzolino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767748v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thirault Eric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Walsh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Masinton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11141/ia.42.1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349981v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco G. Fedele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duquesnoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Tzortzis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00935630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Harman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439743v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Tzortzis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jacq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Masse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-04791357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Salomon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Turnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008040v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ricou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Veyron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003582v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801917v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Th&#233;ron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529715v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemasson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kergourlay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinetto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910337v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01888594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888600v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bashore Acero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440035v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527672v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bressy-Leandri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin James Walsh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440034v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Tzortis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440038v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430344v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-03948764v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440013v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440011v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798190v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lattard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gautier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042888v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lie Le Roy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Recchia Quiniou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378718v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04164104v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351343v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1zm2tkx.8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02428729v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439888v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027469v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefaucher Fanny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440844v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440826v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440887v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821568v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440867v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440872v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440880v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015391v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104254v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745677v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04378751v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877714v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539914v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chanteraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910331v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351372v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351367v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351362v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767780v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01767773v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440044v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440042v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440045v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440049v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440051v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440774v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440781v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440787v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440793v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>