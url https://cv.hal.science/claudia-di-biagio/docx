--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,779 +368,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral optical properties of soot: laboratory investigation of propane flame particles and their link to composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Heuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lya Lugon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.6407-6428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-6407-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036924v1</w:t>
+                <w:t xml:space="preserve">hal-05402264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting solubility and speciation of metal ions in total suspended particulate matter and fog from the coast of Namibia – Part 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Giorio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denise Napolitano</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (22), pp.16107 - 16125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-16107-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402323v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral optical properties of soot: laboratory investigation of propane flame particles and their link to composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bergé</w:t>
+                <w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zherebker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Noyalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (12), pp.6407-6428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-6407-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402264v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting solubility and speciation of metal ions in total suspended particulate matter and fog from the coast of Namibia – Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Pierre Herckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Denise Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (22), pp.16107 - 16125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-16107-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014894v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Gratien</w:t>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Zherebker</w:t>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Noyalet</w:t>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116236v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenjie Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1440,364 +1440,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary inundation and desiccation of Megalake Chad traced in dust records from the Equatorial Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Dust Direct Radiative Effect Including Large Particles and Component Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya J Crocker</w:t>
+                <w:t xml:space="preserve">Longlei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher W Kinsley</w:t>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy M Jewell</w:t>
+                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul S Breeze</w:t>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas A Drake</w:t>
+                <w:t xml:space="preserve">Ron Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 366, pp.109503. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (22), pp.1079-1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL119383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338438v1</w:t>
+                <w:t xml:space="preserve">hal-05534294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust Direct Radiative Effect Including Large Particles and Component Minerals</w:t>
+                <w:t xml:space="preserve">Late Quaternary inundation and desiccation of Megalake Chad traced in dust records from the Equatorial Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longlei Li</w:t>
+                <w:t xml:space="preserve">Anya J Crocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+                <w:t xml:space="preserve">Christopher W Kinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
+                <w:t xml:space="preserve">Amy M Jewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Kok</w:t>
+                <w:t xml:space="preserve">Paul S Breeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Miller</w:t>
+                <w:t xml:space="preserve">Nicholas A Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (22), pp.1079-1091. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 366, pp.109503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GL119383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534294v1</w:t>
+                <w:t xml:space="preserve">hal-05338438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental composition, iron mineralogy, and solubility of anthropogenic and natural mineral dust aerosols in Namibia: a case study analysis from the AEROCLO-sA campaign – Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zherebker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,861 +1842,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Skeletal anomalies in gilthead seabream ( Sparus aurata ) larvae reared in different densities and water volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Dellacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Rakaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
+              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jwas.13056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786199v1</w:t>
+                <w:t xml:space="preserve">hal-04887026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observationally constrained regional variations of shortwave absorption by iron oxides emphasize the cooling effect of dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Obiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Gonçalves Ageitos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pérez García-Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Perlwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (9), pp.5337-5367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-24-5337-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal anomalies in gilthead seabream ( Sparus aurata ) larvae reared in different densities and water volumes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnold Rakaj</w:t>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55 (2), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jwas.13056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887026v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of Dust Size Retrievals Based on AERONET: A Case Study of Radiative Closure From Visible‐Near‐Infrared to Thermal Infrared</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Maison</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher Cantrell</w:t>
+                <w:t xml:space="preserve">Sergio Desouza-Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL106808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589996v1</w:t>
+                <w:t xml:space="preserve">hal-04581292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Dust Size Retrievals Based on AERONET: A Case Study of Radiative Closure From Visible‐Near‐Infrared to Thermal Infrared</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Garnier</w:t>
+                <w:t xml:space="preserve">Improved constraints on hematite refractive index for estimating climatic effects of dust aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longlei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Gonçalves Ageitos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL106808⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01441-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581292v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved constraints on hematite refractive index for estimating climatic effects of dust aerosols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ron Miller</w:t>
+                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.295. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (10), pp.6011 - 6046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01441-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756971v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Synthesis Of In Situ Field Measurements Of The Size Distribution Of Mineral Dust Aerosols Across Their Life Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2737,697 +2737,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04821588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared optical signature reveals the source–dependency and along–transport evolution of dust mineralogy as shown by laboratory study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Thermal infrared dust optical depth and coarse-mode effective diameter over oceans retrieved from collocated MODIS and CALIOP observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianyu Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbin Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Qianqian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39336-7⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (14), pp.8271-8304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-8271-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192330v1</w:t>
+                <w:t xml:space="preserve">hal-04199754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal infrared dust optical depth and coarse-mode effective diameter over oceans retrieved from collocated MODIS and CALIOP observations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Garnier</w:t>
+                <w:t xml:space="preserve">Infrared optical signature reveals the source–dependency and along–transport evolution of dust mineralogy as shown by laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qianqian Song</w:t>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (14), pp.8271-8304. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.13252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-8271-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39336-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199754v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing the Effects of Water Volumes versus Stocking Densities on the Skeletal Quality during the Pre-Ongrowing Phase of Gilthead Seabream (Sparus aurata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zachary Dellacqua</w:t>
+                <w:t xml:space="preserve">Complex refractive index and single scattering albedo of Icelandic dust in the shortwave part of the spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrado Costa</w:t>
+                <w:t xml:space="preserve">Gongda Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pousão-Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Ribeiro</w:t>
+                <w:t xml:space="preserve">Congbo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13040557⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (14), pp.7975-8000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7975-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659714v1</w:t>
+                <w:t xml:space="preserve">hal-04267567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol optical depth climatology from the high-resolution MAIAC product over Europe: differences between major European cities and their surrounding environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+                <w:t xml:space="preserve">Distinguishing the Effects of Water Volumes versus Stocking Densities on the Skeletal Quality during the Pre-Ongrowing Phase of Gilthead Seabream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Dellacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
+                <w:t xml:space="preserve">Pedro Pousão-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-12455-2023⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13040557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245367v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive index and single scattering albedo of Icelandic dust in the shortwave part of the spectrum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Aerosol optical depth climatology from the high-resolution MAIAC product over Europe: differences between major European cities and their surrounding environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Congbo Song</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (14), pp.7975-8000. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (19), pp.12455-12475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-7975-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-12455-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267567v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of coarse mineral dust in the Earth system</w:t>
               </w:r>
@@ -3707,77 +3707,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianyu Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongbin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 270, pp.112841. </w:t>
@@ -4083,51 +4083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-resolved dust direct radiative effect efficiency derived from satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qianqian Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,51 +4364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,51 +4762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4883,51 +4883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional pathways of dust over the Sahara during summer 2011 as revealed by new Infrared Atmospheric Sounding Interferometer observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5030,51 +5030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex refractive indices and single scattering albedo of global dust aerosols in the shortwave spectrum and relationship to size and iron content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5545,77 +5545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5679,51 +5679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale variability of the mineral dust long-wave refractive index: a new dataset of in situ measurements for climate modeling and remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,51 +5813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral- and size-resolved mass absorption efficiency of mineral dust aerosols in the shortwave spectrum: a simulation chamber study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Caponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Massabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,825 +5928,959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01584122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental pollution in the Western Mediterranean basin: large variability of the aerosol single scattering albedo and influence on the direct shortwave radiative effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency of dimensional distributions and refractive indices of desert dust measured over Lampedusa with IASI radiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliano Liuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Masiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Noël Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-10591-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.599 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-599-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01301225v2</w:t>
+                <w:t xml:space="preserve">hal-05605684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental pollution in the western Mediterranean basin: vertical profiles of aerosol and trace gases measured over the sea during TRAQA 2012 and SAFMED 2013</w:t>
+                <w:t xml:space="preserve">Continental pollution in the Western Mediterranean basin: large variability of the aerosol single scattering albedo and influence on the direct shortwave radiative effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (16), pp.9611-9630. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 16 (16), pp.10591-10607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-10591-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-9611-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133230v1</w:t>
+                <w:t xml:space="preserve">insu-01301225v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust aerosol radiative effects during summer 2012 simulated with a coupled regional aerosol–atmosphere–ocean model over the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental pollution in the western Mediterranean basin: vertical profiles of aerosol and trace gases measured over the sea during TRAQA 2012 and SAFMED 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Doppler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
+                <w:t xml:space="preserve">Cécile Gaimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Somot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Sevault</w:t>
+                <w:t xml:space="preserve">Noël Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (6), pp.3303 - 3326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-15-3303-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (16), pp.9611-9630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-9611-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914762v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of surface radiation and stratospheric processes at Thule Air Base, Greenland, during the IPY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dust aerosol radiative effects during summer 2012 simulated with a coupled regional aerosol–atmosphere–ocean model over the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Muscari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Samuel Somot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcide Di Sarra</w:t>
+                <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cacciani</w:t>
+                <w:t xml:space="preserve">Martine Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svend Erik Ascanius</w:t>
+                <w:t xml:space="preserve">Florence Sevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (3), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.3303 - 3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4401/ag-6382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-3303-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03448811v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of the infrared complex refractive index of African mineral dust: experimental estimation and implications for radiative transfer and satellite remote sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of surface radiation and stratospheric processes at Thule Air Base, Greenland, during the IPY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Muscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+                <w:t xml:space="preserve">Alcide Di Sarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cuesta</w:t>
+                <w:t xml:space="preserve">Marco Cacciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svend Erik Ascanius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-11093-2014⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-6382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139582v1</w:t>
+                <w:t xml:space="preserve">insu-03448811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variability of the infrared complex refractive index of African mineral dust: experimental estimation and implications for radiative transfer and satellite remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Aloisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Chevaillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (20), pp.11093-11116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-11093-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Brown Clouds in the Himalayas: first two years of continuous observations at the Nepal Climate Observatory-Pyramid (5079 m)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonasoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sprenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (15), pp.7515-7531. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-10-7515-2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00553639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6756,471 +6890,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of French efforts for the innovative characterisation of aerosols and cloud interactions with the future Atmosphere Observing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Lopatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05148244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A near-UV photoacoustic spectrophone for filter-free measurement of light absorption properties of brown carbon in the CESAM simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijin Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica Imaging Congress 2024 : 3D Image Acquisition and Display: Technology, Perception and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.JTh2A.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/3D.2024.JTh2A.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALIPSO and the field campaigns: a convergence of interest for the study of clouds and aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7252,739 +7386,739 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calipso International Symposium on Spaceborne Lidar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04599414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation chamber study of the spectral mass absorption, scattering and extinction cross sections (MAC, MSC, MEC) of fresh and aged combustion aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yon Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamar Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological variability and regional pollutant distributions during the summer 2022 ACROSS/PANAME campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-17485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass absorption cross-section of combustion aerosols: A simulation chamber study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chevaillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Suie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studio multispettrale del fattore correttivo Cref determinato dal confronto tra osservazioni di MAAP, MWAA, AE31, AE33, influenza di SSA e stato di aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzi Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,150 +8126,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAS - Sociétariats Italiens di Aerosol, May 2022, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the spectral optical properties of soot aerosols and the impact of ageing: a mechanistic study in the large CESAM simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8154,306 +8288,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Visio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Climate relevant processing of mineral dust by volatile organic compounds : (CLIMDO) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. (lisa). Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021, (en ligne)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experimental simulation activity: a key contribution to constrain the estimate of the aerosol-radiation interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Doussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS 101st Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling soil reflectance spectra in the solar domain (400- 2500 nm) as a function of moisture content: Improvement of the MARMIT model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dupiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8502,257 +8636,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperspectral Imaging and Sounding of the Environment (HISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.HM5B.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/HISE.2021.HM5B.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starting the quest for aeronautic bananas: First UNREAL project campaign at the CESAM atmospheric chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Ortega Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observations and model investigation of the surface radiative budget in the Central Arctic region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8767,664 +8901,664 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Meeting, United States. pp.C048-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03195164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the laboratory experimental simulation activity within EUROCHAMP-2020/ACTRIS to the aerosol retrieval from satellite observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Mona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEROCOM/AEROSAT meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional pathways of Saharan dust influenced by African easterly waves and cold air intrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.id.16783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04450101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New laboratory simulation experiments of the heterogeneous interaction of Volatile Organic Compounds with natural mineral dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abou-Chanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly 2019 of the European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03144378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory estimate of the regional shortwave refractive index and single scattering albedo of mineral dust from major sources worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Caponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POLLURISK: AN INNOVATIVE EXPERIMENTAL PLATFORM TO INVESTIGATE HEALTH IMPACTS OF AIR QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Boczkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Zysman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Doussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIR POLLUTION 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Naples, France. pp.557-565, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2495/AIR180521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic aerosol measurements and transport in the frame of the Ice-Atmosphere-Ocean Observing System (IAOOS) project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9483,176 +9617,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATCH (the Cryosphere and ATmospheric CHemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01565097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chemistry-Aerosol Mediterranean Experiment, ChArMEx: the interplay between anthropogenic and natural emissions in a complex system with high policy impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cholakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th General Assmbly International Union of Geodesy and Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Prague, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9662,91 +9796,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of the optical absorption properties of brown carbon in the CESAM simulation chamber using a photoacoustic spectrophone at 405 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weidong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijin Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Fayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9755,735 +9889,735 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the European Geophysical Union - EGU 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are coarse dust aerosols, and how do they impact the Earth's climate system?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
+                <w:t xml:space="preserve">Photochemical Production of Light-absorbing Syringol Secondary Organic Aerosol in Droplets using an Atmospheric Simulation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia Hawkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellie Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindy Conrad-Marut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st Annual Conference of the American Association for Aerosol Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640736v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+                <w:t xml:space="preserve">What are coarse dust aerosols, and how do they impact the Earth's climate system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU European General Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15788⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278481v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Production of Light-absorbing Syringol Secondary Organic Aerosol in Droplets using an Atmospheric Simulation Chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Carmona</w:t>
+                <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual Conference of the American Association for Aerosol Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU European General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04307098v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the chemical composition of secondary organic aerosol in the rural/ urban Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana L. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Noyalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna &amp; Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the atmospheric ageing of mineral dust during transport: A laboratory approach deploying CESAM atmospheric simulation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis N. Romanias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Monopoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Aerosol Properties North of Svalbard from Autumn 2014 to Spring 2015 Using Combined V4 CALIOP Data, Ice-based IAOOS Lidar Observations and Trajectory Analyses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10492,226 +10626,226 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2017 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01687507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution, optical properties, and radiative effect of pollution aerosols in the western mediter- ranean basin from TRAQA and SAFMED airborne observations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gaimoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Attié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. , p1-aas-aap-050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10721,902 +10855,902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosols over Africa: sources, properties, and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyendra Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosols and Precipitation Over Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-64, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-44-314050-1.00006-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of the Experiment: Addition of Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Baltensperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David M Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Giulia Danelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Practical Guide to Atmospheric Simulation Chambers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing; Springer International Publishing, pp.163 - 206, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-22277-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.201-226, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03845274v1</w:t>
+                <w:t xml:space="preserve">hal-04259330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Size Distribution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kanakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.201-226, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.543-571, 2022, 978-3-030-82384-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04259330v1</w:t>
+                <w:t xml:space="preserve">hal-03845274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Dulac; Stéphane Sauvage; Eric Hamonou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Springer, pp.253-284, 2022, 978-3-030-82384-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust atmospheric transport over long distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie R Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818234-5.00033-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Comparison Between a Set of European Dust Regional Models and Observations in the Western Mediterranean for the Summer 2012 Pre-ChArMEx/TRAQA Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Baldasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douw G. Steyn; Nadine Chaumerliac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution Modeling and its Application XXIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.79-83, 2016, 978-3-319-24476-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-24478-5_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01272473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11626,51 +11760,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mid- and Far-Infrared Spectral Signatures of Mineral Dust from Low- to High-Latitude Regions: significance and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11726,183 +11860,183 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative fluxes in the High Arctic region derived from ground-based lidar measurements onboard drifting buoys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03414438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12049,51 +12183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Orta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-1079-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Renzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-1365-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxi Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05338438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya J Crocker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Kinsley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Jewell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Breeze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Drake" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlei Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581282v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gon&#231;alves Ageitos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Garc&#237;a-Pando" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perlwitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schuster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5337-2024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dellacqua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Martini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rakaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.13056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581292v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Desouza-Machado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ryder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106808" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01441-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04821588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4995-2024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39336-7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199754v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Song" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8271-2023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pous&#227;o-Ferreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribeiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13040557" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12455-2023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongda Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congbo Song" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7975-2023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Murray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Ryder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend W Stuut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100849" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#218;jv&#225;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kl&#246;tzli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ludwig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03843692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112841" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaput" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Gaiero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00464-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Viallefont-Robinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112951" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F. Kok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-13115-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Hudson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032555" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13521-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Biagio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023705007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086186" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368521v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Caponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15503-2019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027530" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Garcia-Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Valor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Caselles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2826446" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1901-2017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7175-2017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301225v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10591-2016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3303-2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448811v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muscari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cacciani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Erik Ascanius" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6382" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139582v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11093-2014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00553639v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonasoni" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprenger" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7515-2010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775101v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Shang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2024.JTh2A.4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04085427v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-462" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heuser" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevaillier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Laura" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berg&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763736v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143948v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. (lisa). Cazaunau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gratien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330972v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559901v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HISE.2021.HM5B.4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849190v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega Ortega" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195164v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330967v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mona" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450101v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144378v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Giordano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Chanem" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368496v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Boczkowski" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180521" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565097v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775099v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12176" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640736v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Murray" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3721" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307098v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Hawkins" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Smith" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindy Conrad-Marut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Haan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carmona" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687507v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390796v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Chang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-314050-1.00006-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192430v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bell" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulia Danelli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_5" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259330v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_12" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869789v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_14" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330916v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Banks" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00033-X" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440194v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03414438v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Orta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-1079-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Renzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-1365-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxi Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlei Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05338438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya J Crocker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Kinsley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Jewell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Breeze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Drake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dellacqua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Martini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rakaj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.13056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gon&#231;alves Ageitos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Garc&#237;a-Pando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perlwitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schuster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5337-2024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Desouza-Machado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ryder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01441-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04821588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4995-2024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8271-2023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39336-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongda Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congbo Song" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7975-2023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pous&#227;o-Ferreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13040557" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12455-2023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Murray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Ryder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend W Stuut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100849" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#218;jv&#225;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kl&#246;tzli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ludwig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03843692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112841" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaput" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Gaiero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00464-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Viallefont-Robinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112951" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F. Kok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-13115-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Hudson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032555" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13521-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Biagio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023705007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086186" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368521v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Caponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15503-2019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027530" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Garcia-Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Valor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Caselles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2826446" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1901-2017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7175-2017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Liuzzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Meloni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-599-2017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301225v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10591-2016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3303-2015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muscari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cacciani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Erik Ascanius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6382" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11093-2014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00553639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonasoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprenger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7515-2010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Shang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2024.JTh2A.4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04085427v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-462" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828496v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heuser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevaillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Laura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berg&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143948v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. (lisa). Cazaunau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gratien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559901v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HISE.2021.HM5B.4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega Ortega" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195164v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330967v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mona" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Giordano" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Chanem" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368496v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Boczkowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180521" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12176" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307098v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Hawkins" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Smith" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindy Conrad-Marut" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Haan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carmona" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640736v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Murray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3721" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687507v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390796v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Chang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-314050-1.00006-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bell" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulia Danelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259330v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869789v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_14" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330916v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Banks" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00033-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440194v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03414438v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maillard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>