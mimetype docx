--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -368,831 +368,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral optical properties of soot: laboratory investigation of propane flame particles and their link to composition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Yon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Diana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Bergé</w:t>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zherebker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Noyalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (12), pp.6407-6428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-6407-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402264v1</w:t>
+                <w:t xml:space="preserve">hal-05116236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+                <w:t xml:space="preserve">Spectral optical properties of soot: laboratory investigation of propane flame particles and their link to composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Jérôme Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (12), pp.6407-6428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-6407-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014894v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of organic aerosols in urban and forested areas of Paris using high-resolution mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Giorio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Noyalet</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (9), pp.4885-4905. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-4885-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116236v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting solubility and speciation of metal ions in total suspended particulate matter and fog from the coast of Namibia – Part 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Monod</w:t>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Di Marco</w:t>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Herckes</w:t>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Napolitano</w:t>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (22), pp.16107 - 16125. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-16107-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402323v1</w:t>
+                <w:t xml:space="preserve">hal-05036924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+                <w:t xml:space="preserve">Contrasting solubility and speciation of metal ions in total suspended particulate matter and fog from the coast of Namibia – Part 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lya Lugon</w:t>
+                <w:t xml:space="preserve">Anne Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+                <w:t xml:space="preserve">Valerio Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngseob Kim</w:t>
+                <w:t xml:space="preserve">Pierre Herckes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Denise Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (22), pp.16107 - 16125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-16107-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036924v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenjie Yu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel de Brito</w:t>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Bauville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bergé</w:t>
+                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-2667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149112v1</w:t>
+                <w:t xml:space="preserve">hal-05061946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel retrieval of global dust optical depth and effective diameter based on MODIS thermal infrared observations</w:t>
               </w:r>
@@ -1306,498 +1306,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of summertime photochemical aging on the physicochemical properties of aerosols in a Paris suburban forest region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+                <w:t xml:space="preserve">Chenjie Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Joel de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Cantrell</w:t>
+                <w:t xml:space="preserve">Astrid Bauville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2025-2667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05061946v1</w:t>
+                <w:t xml:space="preserve">hal-05149112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust Direct Radiative Effect Including Large Particles and Component Minerals</w:t>
+                <w:t xml:space="preserve">Late Quaternary inundation and desiccation of Megalake Chad traced in dust records from the Equatorial Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longlei Li</w:t>
+                <w:t xml:space="preserve">Anya J Crocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Mahowald</w:t>
+                <w:t xml:space="preserve">Christopher W Kinsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
+                <w:t xml:space="preserve">Amy M Jewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Kok</w:t>
+                <w:t xml:space="preserve">Paul S Breeze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Miller</w:t>
+                <w:t xml:space="preserve">Nicholas A Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (22), pp.1079-1091. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 366, pp.109503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GL119383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534294v1</w:t>
+                <w:t xml:space="preserve">hal-05338438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary inundation and desiccation of Megalake Chad traced in dust records from the Equatorial Atlantic Ocean</w:t>
+                <w:t xml:space="preserve">Dust Direct Radiative Effect Including Large Particles and Component Minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anya J Crocker</w:t>
+                <w:t xml:space="preserve">Longlei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher W Kinsley</w:t>
+                <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy M Jewell</w:t>
+                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul S Breeze</w:t>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas A Drake</w:t>
+                <w:t xml:space="preserve">Ron Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 366, pp.109503. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (22), pp.1079-1091. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL119383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338438v1</w:t>
+                <w:t xml:space="preserve">hal-05534294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elemental composition, iron mineralogy, and solubility of anthropogenic and natural mineral dust aerosols in Namibia: a case study analysis from the AEROCLO-sA campaign – Part 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Desboeufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Zherebker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gaetani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,429 +1842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeletal anomalies in gilthead seabream ( Sparus aurata ) larvae reared in different densities and water volumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observationally constrained regional variations of shortwave absorption by iron oxides emphasize the cooling effect of dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Dellacqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">María Gonçalves Ageitos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Martini</w:t>
+                <w:t xml:space="preserve">Carlos Pérez García-Pando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Mattei</w:t>
+                <w:t xml:space="preserve">Jan Perlwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Rakaj</w:t>
+                <w:t xml:space="preserve">Gregory Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55 (2), </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.5337-5367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jwas.13056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-5337-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887026v1</w:t>
+                <w:t xml:space="preserve">hal-04581282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observationally constrained regional variations of shortwave absorption by iron oxides emphasize the cooling effect of dust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregory Schuster</w:t>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-5337-2024⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581282v1</w:t>
+                <w:t xml:space="preserve">hal-04786199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Skeletal anomalies in gilthead seabream ( Sparus aurata ) larvae reared in different densities and water volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Dellacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Rakaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of the World Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jwas.13056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786199v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Dust Size Retrievals Based on AERONET: A Case Study of Radiative Closure From Visible‐Near‐Infrared to Thermal Infrared</w:t>
               </w:r>
@@ -2384,103 +2384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved constraints on hematite refractive index for estimating climatic effects of dust aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longlei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Mahowald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Gonçalves Ageitos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Obiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ron Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.295. </w:t>
@@ -2531,90 +2531,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Maison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (10), pp.6011 - 6046. </w:t>
@@ -2652,51 +2652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Synthesis Of In Situ Field Measurements Of The Size Distribution Of Mineral Dust Aerosols Across Their Life Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3005,429 +3005,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive index and single scattering albedo of Icelandic dust in the shortwave part of the spectrum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Distinguishing the Effects of Water Volumes versus Stocking Densities on the Skeletal Quality during the Pre-Ongrowing Phase of Gilthead Seabream (Sparus aurata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Dellacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gongda Lu</w:t>
+                <w:t xml:space="preserve">Corrado Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congbo Song</w:t>
+                <w:t xml:space="preserve">Pedro Pousão-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-7975-2023⟩</w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (4), pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani13040557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267567v1</w:t>
+                <w:t xml:space="preserve">hal-04659714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing the Effects of Water Volumes versus Stocking Densities on the Skeletal Quality during the Pre-Ongrowing Phase of Gilthead Seabream (Sparus aurata)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zachary Dellacqua</w:t>
+                <w:t xml:space="preserve">Aerosol optical depth climatology from the high-resolution MAIAC product over Europe: differences between major European cities and their surrounding environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pousão-Ferreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Ribeiro</w:t>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ani13040557⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (19), pp.12455-12475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-12455-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659714v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol optical depth climatology from the high-resolution MAIAC product over Europe: differences between major European cities and their surrounding environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+                <w:t xml:space="preserve">Complex refractive index and single scattering albedo of Icelandic dust in the shortwave part of the spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarissa Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gongda Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Siour</w:t>
+                <w:t xml:space="preserve">Congbo Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (19), pp.12455-12475. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (14), pp.7975-8000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-12455-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-7975-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245367v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of coarse mineral dust in the Earth system</w:t>
               </w:r>
@@ -4364,51 +4364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,334 +4479,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iaoos Observations of Aerosols and Clouds in the High Arctic by Autonomous Drifting Lidar Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+                <w:t xml:space="preserve">Direct Radiative Effect by Mineral Dust Aerosols Constrained by New Microphysical and Spectral Optical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Di Biagio</w:t>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mariage</w:t>
+                <w:t xml:space="preserve">Samuel Albani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Genau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202023705007⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02899075v1</w:t>
+                <w:t xml:space="preserve">hal-02505450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Radiative Effect by Mineral Dust Aerosols Constrained by New Microphysical and Spectral Optical Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Iaoos Observations of Aerosols and Clouds in the High Arctic by Autonomous Drifting Lidar Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Albani</w:t>
+                <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Boucher</w:t>
+                <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Formenti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Genau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (2), </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The 29th International Laser Radar Conference (ILRC 29), 237, pp.05007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL086186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202023705007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505450v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02899075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct chemical and mineralogical composition of Icelandic dust compared to northern African and Asian dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,295 +5011,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex refractive indices and single scattering albedo of global dust aerosols in the shortwave spectrum and relationship to size and iron content</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Summertime surface PM 1 aerosol composition and size by source region at the Lampedusa island in the central Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Caponi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Chiara Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cassola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.15503-15531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-15503-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (17), pp.11123-11142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-11123-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368521v2</w:t>
+                <w:t xml:space="preserve">hal-02352573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime surface PM 1 aerosol composition and size by source region at the Lampedusa island in the central Mediterranean Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Chiara Bove</w:t>
+                <w:t xml:space="preserve">Complex refractive indices and single scattering albedo of global dust aerosols in the shortwave spectrum and relationship to size and iron content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cassola</w:t>
+                <w:t xml:space="preserve">Lorenzo Caponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (17), pp.11123-11142. </w:t>
+              <w:t xml:space="preserve">, 2019, 19, pp.15503-15531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-11123-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-15503-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352573v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources, Load, Vertical Distribution, and Fate of Wintertime Aerosols North of Svalbard From Combined V4 CALIOP Data, Ground-Based IAOOS Lidar Observations and Trajectory Analysis</w:t>
               </w:r>
@@ -5337,51 +5337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (2), pp.1363-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5545,51 +5545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aethalometer multiple scattering correction Cref for mineral dust aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5679,77 +5679,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale variability of the mineral dust long-wave refractive index: a new dataset of in situ measurements for climate modeling and remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Caponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5794,338 +5794,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral- and size-resolved mass absorption efficiency of mineral dust aerosols in the shortwave spectrum: a simulation chamber study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistency of dimensional distributions and refractive indices of desert dust measured over Lampedusa with IASI radiances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Massabó</w:t>
+                <w:t xml:space="preserve">Giuliano Liuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Masiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Serio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-7175-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.599 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-599-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584122v1</w:t>
+                <w:t xml:space="preserve">hal-05605684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of dimensional distributions and refractive indices of desert dust measured over Lampedusa with IASI radiances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carmine Serio</w:t>
+                <w:t xml:space="preserve">Spectral- and size-resolved mass absorption efficiency of mineral dust aerosols in the shortwave spectrum: a simulation chamber study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Caponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Meloni</w:t>
+                <w:t xml:space="preserve">Dario Massabó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (2), pp.599 - 615. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (11), pp.7175 - 7191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-10-599-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-7175-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05605684v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental pollution in the Western Mediterranean basin: large variability of the aerosol single scattering albedo and influence on the direct shortwave radiative effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Doppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,103 +7172,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
@@ -7435,51 +7435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation chamber study of the spectral mass absorption, scattering and extinction cross sections (MAC, MSC, MEC) of fresh and aged combustion aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Renzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7556,103 +7556,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
@@ -7703,51 +7703,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7815,90 +7815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteorological variability and regional pollutant distributions during the summer 2022 ACROSS/PANAME campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8087,51 +8087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studio multispettrale del fattore correttivo Cref determinato dal confronto tra osservazioni di MAAP, MWAA, AE31, AE33, influenza di SSA e stato di aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzi Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8225,51 +8225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8324,51 +8324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Climate relevant processing of mineral dust by volatile organic compounds : (CLIMDO) project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. (lisa). Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8462,51 +8462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experimental simulation activity: a key contribution to constrain the estimate of the aerosol-radiation interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,51 +8743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Aix-la-Chapelle, Germany</w:t>
@@ -8855,64 +8855,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online Meeting, United States. pp.C048-02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9157,90 +9157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New laboratory simulation experiments of the heterogeneous interaction of Volatile Organic Compounds with natural mineral dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abou-Chanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General Assembly 2019 of the European Geosciences Union (EGU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
@@ -9282,64 +9282,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory estimate of the regional shortwave refractive index and single scattering albedo of mineral dust from major sources worldwide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Caponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9580,51 +9580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATCH (the Cryosphere and ATmospheric CHemistry)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Guyancourt, France</w:t>
@@ -9938,489 +9938,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Production of Light-absorbing Syringol Secondary Organic Aerosol in Droplets using an Atmospheric Simulation Chamber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What are coarse dust aerosols, and how do they impact the Earth's climate system?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeyemi Adebiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lelia Hawkins</w:t>
+                <w:t xml:space="preserve">Benjamin Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ryder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellie Smith</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Carmona</w:t>
+                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Annual Conference of the American Association for Aerosol Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307098v1</w:t>
+                <w:t xml:space="preserve">hal-04640736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are coarse dust aerosols, and how do they impact the Earth's climate system?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jasper Kok</w:t>
+                <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Murray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ryder</w:t>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Berend Stuut</w:t>
+                <w:t xml:space="preserve">Leila Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3721⟩</w:t>
+              <w:t xml:space="preserve">EGU European General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640736v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photochemical Production of Light-absorbing Syringol Secondary Organic Aerosol in Droplets using an Atmospheric Simulation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Lelia Hawkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Ellie Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Simon</w:t>
+                <w:t xml:space="preserve">Lindy Conrad-Marut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Kalalian</w:t>
+                <w:t xml:space="preserve">David de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU European General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st Annual Conference of the American Association for Aerosol Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Portland, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278481v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04307098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the chemical composition of secondary organic aerosol in the rural/ urban Paris area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana L. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Giorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Noyalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servanne Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10514,51 +10514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Monopoli, Italy</w:t>
@@ -10613,51 +10613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10921,51 +10921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosols and Precipitation Over Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-64, 2025, </w:t>
@@ -11131,390 +11131,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Size Distribution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kanakidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.201-226, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_12⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.543-571, 2022, 978-3-030-82384-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259330v1</w:t>
+                <w:t xml:space="preserve">hal-03845274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of recent progress and recommendations for future research regarding air pollution sources, processes, and impacts in the Mediterranean region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
+                <w:t xml:space="preserve">Aerosol Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Dulac; Stéphane Sauvage; Eric Hamonou. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2, Springer, pp.253-284, 2022, 978-3-030-82384-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer International Publishing</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03845274v1</w:t>
+                <w:t xml:space="preserve">hal-03869789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Optical Properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerosol Size Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry in the Mediterranean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, Springer, pp.253-284, 2022, 978-3-030-82384-9. </w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.201-226, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-82385-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03869789v1</w:t>
+                <w:t xml:space="preserve">hal-04259330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dust atmospheric transport over long distances</w:t>
               </w:r>
@@ -11922,77 +11922,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mariage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12183,51 +12183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Orta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-1079-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Renzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-1365-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxi Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534294v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlei Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Miller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05338438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya J Crocker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Kinsley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Jewell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Breeze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Drake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109503" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887026v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dellacqua" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Martini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rakaj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.13056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gon&#231;alves Ageitos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Garc&#237;a-Pando" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perlwitz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schuster" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5337-2024" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Desouza-Machado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ryder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01441-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04821588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4995-2024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8271-2023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39336-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267567v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongda Lu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congbo Song" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7975-2023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659714v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pous&#227;o-Ferreira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13040557" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12455-2023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Murray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Ryder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend W Stuut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100849" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#218;jv&#225;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kl&#246;tzli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ludwig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03843692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112841" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaput" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Gaiero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00464-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Viallefont-Robinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112951" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F. Kok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-13115-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Hudson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032555" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13521-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899075v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Biagio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023705007" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505450v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086186" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368521v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Caponi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15503-2019" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027530" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Garcia-Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Valor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Caselles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2826446" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1901-2017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7175-2017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605684v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Liuzzi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Meloni" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-599-2017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301225v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10591-2016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3303-2015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muscari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cacciani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Erik Ascanius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6382" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11093-2014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00553639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonasoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprenger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7515-2010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Shang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2024.JTh2A.4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04085427v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-462" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828496v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heuser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevaillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Laura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berg&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143948v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. (lisa). Cazaunau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gratien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559901v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HISE.2021.HM5B.4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega Ortega" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195164v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330967v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mona" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Giordano" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Chanem" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368496v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Boczkowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180521" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12176" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307098v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Hawkins" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Smith" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindy Conrad-Marut" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Haan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carmona" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640736v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Murray" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3721" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687507v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390796v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Chang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-314050-1.00006-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bell" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulia Danelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259330v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_12" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869789v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_14" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330916v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Banks" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00033-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440194v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03414438v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maillard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avila Orta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevaillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Baldo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-26-1079-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Renzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Heuser" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zanatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-19-1365-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Giorio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zherebker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Noyalet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4885-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Yon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-6407-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Di Marco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herckes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Napolitano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16107-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyu Zheng" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbin Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaping Zhou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxi Shi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibo Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2025.115083" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149112v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjie Yu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2025-2667" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05338438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya J Crocker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W Kinsley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Jewell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S Breeze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas A Drake" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109503" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlei Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mahowald" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Kok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL119383" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Desboeufs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-16127-2025" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gon&#231;alves Ageitos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez Garc&#237;a-Pando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Perlwitz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Schuster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-5337-2024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Dellacqua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Martini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mattei" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Rakaj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jwas.13056" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Desouza-Machado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ryder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL106808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04756971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01441-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04821588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-4995-2024" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Song" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-8271-2023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Doussin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pangui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39336-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pous&#227;o-Ferreira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ribeiro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13040557" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245367v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12455-2023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267567v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongda Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congbo Song" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-7975-2023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917173v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeyemi Adebiyi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F Kok" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Murray" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Ryder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend W Stuut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2022.100849" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#218;jv&#225;ri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kl&#246;tzli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Svensson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ludwig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JD036597" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03843692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112841" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03749599v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Gili" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubry Vanderstraeten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chaput" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego M. Gaiero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00464-z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupiau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jacquemoud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fabre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Viallefont-Robinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.112951" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03839368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper F. Kok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-13115-2022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03040609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blanchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen R. Hudson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JD032555" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004734v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nowak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-13521-2020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505450v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boucher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086186" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02899075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Biagio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Genau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202023705007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902923v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knippertz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3814" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352573v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#234;me" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bove" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cassola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-11123-2019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368521v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Caponi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-15503-2019" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01682118v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027530" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362936v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Garcia-Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Valor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Caselles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2018.2826446" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-2923-2017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504488v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1901-2017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605684v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Liuzzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Masiello" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Serio" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Meloni" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-599-2017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584122v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Massab&#243;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-7175-2017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01301225v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Doppler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaimoz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Grand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10591-2016" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-9611-2015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04914762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Somot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Michou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sevault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3303-2015" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03448811v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muscari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcide Di Sarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cacciani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Erik Ascanius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-6382" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139582v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caquineau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cuesta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11093-2014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00553639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonasoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marinoni" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sprenger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Angelini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-7515-2010" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Shang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2024.JTh2A.4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04599414v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04085427v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renzi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marinoni" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-462" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278451v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meleux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-17485" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828496v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heuser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazaunau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevaillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzi Laura" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Berg&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03763736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143948v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. (lisa). Cazaunau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Battaglia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doussin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gratien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Doussin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559901v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HISE.2021.HM5B.4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Ortega Ortega" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Duplissy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03195164v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330967v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mona" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04450101v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Giordano" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abou-Chanem" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368496v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Boczkowski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Zysman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180521" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01565097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381383v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Beekmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cholakian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775099v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12176" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04640736v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Murray" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Berend Stuut" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3721" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307098v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia Hawkins" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Smith" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindy Conrad-Marut" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David de Haan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carmona" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04146274v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana L. Pereira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Chevallier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151464v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01687507v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387173v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05390796v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyendra Pandey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Chang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-44-314050-1.00006-2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192430v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Alfarra" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Baltensperger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M Bell" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Giulia Danelli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22277-1_5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845274v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hamonou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kanakidou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-82385-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_25" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869789v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_14" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259330v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_12" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330916v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Banks" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00033-X" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05440194v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03414438v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Maillard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>