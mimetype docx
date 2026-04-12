--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -230,594 +230,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing in the Museum: Perceptual Discrimination between a Hotteterre Traverso Facsimile and its Printed Copies</w:t>
+                <w:t xml:space="preserve">Developing methodologies to study perceived sound qualities of violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+                <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corto Bastien</w:t>
+                <w:t xml:space="preserve">Unai Igartua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Chang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jim Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music &amp; Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20592043251387546⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2025014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393759v1</w:t>
+                <w:t xml:space="preserve">hal-05350654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing methodologies to study perceived sound qualities of violins</w:t>
+                <w:t xml:space="preserve">3D Printing in the Museum: Perceptual Discrimination between a Hotteterre Traverso Facsimile and its Printed Copies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Stoppani</w:t>
+                <w:t xml:space="preserve">Corto Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai Igartua</w:t>
+                <w:t xml:space="preserve">Lidia Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Woodhouse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mina Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.32. </w:t>
+              <w:t xml:space="preserve">Music &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2025014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20592043251387546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350654v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of different string types on the perception of violin qualities</w:t>
+                <w:t xml:space="preserve">An experimental study on the perception of violin bow mass distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Fu</w:t>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Scavone</w:t>
+                <w:t xml:space="preserve">Amélie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duilio Spalletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0036894⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291256v1</w:t>
+                <w:t xml:space="preserve">hal-05065455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on the perception of violin bow mass distribution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences of different string types on the perception of violin qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duilio Spalletta</w:t>
+                <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.4. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (6), pp.4604-4612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0036894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065455v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a finite element model of a batch of experimental violins: validation on sub-structural components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Meza-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Igartua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.2. </w:t>
@@ -1366,77 +1366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of violin soundpost tightness through playing and listening tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (1), pp.540-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1630,51 +1630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuele Carcagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Bucknall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,248 +1845,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of old musical instruments</w:t>
+                <w:t xml:space="preserve">Perceptual evaluation of violins: A psycholinguistic analysis of preference verbal descriptions by experienced musicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+                <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guastavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (4), pp.2746 - 2757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4980143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521107v1</w:t>
+                <w:t xml:space="preserve">hal-01521220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of violins: A psycholinguistic analysis of preference verbal descriptions by experienced musicians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+                <w:t xml:space="preserve">Perception of old musical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141 (4), pp.2746 - 2757. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (Supplement), pp.S2-S7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4980143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521220v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Perception of Audified Seismograms</w:t>
               </w:r>
@@ -2401,64 +2401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Task Constraints on the Perceptual Evaluation of Violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary P. Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2512,295 +2512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soloist evaluations of six Old Italian and six new violins</w:t>
+                <w:t xml:space="preserve">Reply to Tai: On the inability of 10 soloists to tell apart Old Italian and new violins at better than chance levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 111 (20), pp.7224-7229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1323367111⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 111 (27), pp.E2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1407929111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461742v1</w:t>
+                <w:t xml:space="preserve">hal-01461746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Tai: On the inability of 10 soloists to tell apart Old Italian and new violins at better than chance levels</w:t>
+                <w:t xml:space="preserve">Soloist evaluations of six Old Italian and six new violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Borsarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiana Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 111 (27), pp.E2779. </w:t>
+              <w:t xml:space="preserve">, 2014, 111 (20), pp.7224-7229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1407929111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1323367111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461746v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of vibrotactile feedback on some perceptual features of violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3029,51 +3029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan F. Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C. J. Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3250,90 +3250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of violins: A quantitative analysis of preference judgments by experienced players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno L. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary P. Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (6), pp.4002-4012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3380,51 +3380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual studies of violin body damping and vibrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicia P-H. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3531,51 +3531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122 (6), pp.3640-3650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,51 +3935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du moment d'inertie de l'archet de violon sur les paramètres de jeu des coups d'archet avec rebond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4017,51 +4017,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the intonation profile of a recorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corto Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,542 +4115,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual violin sound identification using audio features and machine learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Acoustic versus perceptual differences between Stradivari and del Gesù Violins: A preliminary study on recent copies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Cagnetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Kwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Zygmuntowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05438556v1</w:t>
+                <w:t xml:space="preserve">hal-05350720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Bow moment of inertia affects bouncing point and rotational motion during sautillé stroke performance by violinists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365436v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic versus perceptual differences between Stradivari and del Gesù Violins: A preliminary study on recent copies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sam Zygmuntowicz</w:t>
+                <w:t xml:space="preserve">Modifier la justesse d’une flute à bec : apports d’une modélisation globale de l’instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corto Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350720v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bow moment of inertia affects bouncing point and rotational motion during sautillé stroke performance by violinists</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291258v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier la justesse d’une flute à bec : apports d’une modélisation globale de l’instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corto Bastien</w:t>
+                <w:t xml:space="preserve">Individual violin sound identification using audio features and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.2783-2786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366246v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bowed string control parameters on audio descriptors in real playing conditions</w:t>
               </w:r>
@@ -5041,342 +5041,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagramme de Schelleng revisité : étude numérique des régimes auto-oscillants d'une corde frottée par un archet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception des modifications de timbre d’un violon liées à des variations d’humidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Piacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351123v1</w:t>
+                <w:t xml:space="preserve">hal-05365930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des modifications de timbre d’un violon liées à des variations d’humidité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre l'impact du processus de collage sur le comportement vibratoire des violons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Jamir Meza Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Piacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365930v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'impact du processus de collage sur le comportement vibratoire des violons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Viala</w:t>
+                <w:t xml:space="preserve">Diagramme de Schelleng revisité : étude numérique des régimes auto-oscillants d'une corde frottée par un archet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365392v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study on the influence of violin bow rotational inertia on bouncing strokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5417,286 +5417,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing methodologies to correlate perceived sound qualities of violins with controlled construction parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multitechnique objectivation of an intervention in restoration: cleaning of paintings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Serfaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics23 Sydney</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jun 2023, Munchen, Germany, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2673187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339457v1</w:t>
+                <w:t xml:space="preserve">hal-04356801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitechnique objectivation of an intervention in restoration: cleaning of paintings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing methodologies to correlate perceived sound qualities of violins with controlled construction parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Stoppani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) IX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics23 Sydney</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of America and Acoustical Society of Australia, Dec 2023, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2673187⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04356801v1</w:t>
+                <w:t xml:space="preserve">hal-04339457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping methodologies to correlate perceived sound qualities of violins with controlled construction parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5829,90 +5829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards understanding the influence of mass distribution on the perceived weight and force controllability of a violin bow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duilio Spalletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6045,77 +6045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6134,293 +6134,233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of 3D Printing for Historically Informed Playing: the case of Jacques Martin Hotteterre's E.999.6.1 traverso from the Musée de la musique collection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Galpin Society : Conference on Musical Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793178v1</w:t>
+                <w:t xml:space="preserve">hal-03793267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de l’impression 3D pour le jeu historiquement informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la Musique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Jossic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Stoppani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793262v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6449,316 +6389,376 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives de l’impression 3D pour le jeu historiquement informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kannavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793267v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
+                <w:t xml:space="preserve">Perspectives of 3D Printing for Historically Informed Playing: the case of Jacques Martin Hotteterre's E.999.6.1 traverso from the Musée de la musique collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kannavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">The Galpin Society : Conference on Musical Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848180v1</w:t>
+                <w:t xml:space="preserve">hal-03793178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de l’Impression 3D pour le Jeu Historiquement Informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kannavou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6796,77 +6796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between bowed string transients and bow quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sound Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7265,360 +7265,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the difficulty to relate the timbral qualities of a bowed-string instrument with its acoustic properties and construction parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Low Sonic Boom Exposure on Psychophysical and Cognitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Thao Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.999-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446224v1</w:t>
+                <w:t xml:space="preserve">hal-03229478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of composites guitar plates recipes using non-destructive mechanical characterization in the dynamical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3331-3331, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Low Sonic Boom Exposure on Psychophysical and Cognitive Performance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the difficulty to relate the timbral qualities of a bowed-string instrument with its acoustic properties and construction parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0362⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03229478v1</w:t>
+                <w:t xml:space="preserve">hal-03446224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playability of the cello bow</w:t>
               </w:r>
@@ -7630,51 +7630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.477-477, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7721,51 +7721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIM - Acoustics for string instrument makers: a yearly European training school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7838,90 +7838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution par impression 3D d'une flûte de J Hotteterre dit le Romain: des fac-similés pour demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Jang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales : Recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7959,64 +7959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Sonic Boom Simulator in an Existing House for Ecologically Valid Perception Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Cretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Garcia Armijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Marmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8080,77 +8080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of violin soundpost height differences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8188,64 +8188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bilbao project : How violin makers match backs and tops to produce particular sorts of violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unai Igartua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Jardón Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,77 +8300,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds like melted chocolate: How musicians conceptualize violin sound richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8395,77 +8395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Player evaluation of performance and student violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8490,64 +8490,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different strings affect violin qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8594,64 +8594,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of violins: A comparison of intra-individual agreement in playing vs. listening tasks for the case of richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8819,51 +8819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrotactile feedback in the left hand of violinists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8914,90 +8914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridge admittance measurements of 10 preference-rated violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9225,236 +9225,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing frequency shift due to the interaction between the vocal tract of the musician and the clarinet</w:t>
+                <w:t xml:space="preserve">Playing frequency shift due to the interactions between the vocal tract of the musician and the clarinet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Wolfe</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.263-266</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stockholm Music Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Stockholm, Suède. pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088847v1</w:t>
+                <w:t xml:space="preserve">hal-01106162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing frequency shift due to the interactions between the vocal tract of the musician and the clarinet.</w:t>
+                <w:t xml:space="preserve">Playing frequency shift due to the interaction between the vocal tract of the musician and the clarinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Stockholm, Suède. pp.263-266</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Caussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106162v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic impedance measurement of the clarinet player's airway</w:t>
               </w:r>
@@ -9554,103 +9554,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking perception and optical measurements in conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Gillet</w:t>
+                <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Gauthier</w:t>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Innovation in Art Research and Technology (InART)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway</w:t>
@@ -9679,90 +9679,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhD POMMIER : Perception and multimodal objectivation of an intervention in restoration-conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Le Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9830,77 +9830,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9951,51 +9951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10263,51 +10263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projection du violon : Analyse sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10358,51 +10358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Haptic Cues in Musical Instrument Quality Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Järveläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10793,77 +10793,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual thresholds of violin soundpost length variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 144 (3), pp.1890, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10897,64 +10897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different strings affect violin qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11170,51 +11170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04959490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marmel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cretagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Thao Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393759v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251387546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350654v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodhouse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036894" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Spalletta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3479950" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005587" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duerinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten Verberkmoes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nijs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Carcagno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bucknall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Curtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Chia Tao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619443114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.02.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P. Scavone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4980143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wollman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918834" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461742v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borsarello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323367111" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407929111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889865" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Y. Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. C. Wheble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918531" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan F. Blackwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cross" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. J. Moore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651790" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Morrel-Samuels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1114999109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4765081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia P-H. Cheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Moore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799475" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2041287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cagnetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Kwan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Zygmuntowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002132" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador Castrillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Piacsek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Barbedette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Traube" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sokpoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351123v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365930v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Piacsek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365392v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jamir Meza P&#233;rez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339457v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2673187" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kannavou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848514v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lefeuvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446709v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004641" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446224v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229478v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marmel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Armijos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0362" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mrabet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cretagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0129" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361961v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jard&#243;n Rico" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arroitajauregi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800060" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093562v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088847v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106162v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IHPM9858" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05141858v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BBRS2928" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05170066v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BGSO2211" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J&#228;rvel&#228;inen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58316-7_5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005003v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03575594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068287" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04959490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marmel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cretagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Thao Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodhouse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251387546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Spalletta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036894" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3479950" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005587" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duerinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten Verberkmoes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nijs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Carcagno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bucknall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Curtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Chia Tao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619443114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P. Scavone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4980143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.02.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wollman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918834" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407929111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borsarello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323367111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889865" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Y. Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. C. Wheble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918531" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan F. Blackwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cross" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. J. Moore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651790" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Morrel-Samuels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1114999109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4765081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia P-H. Cheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Moore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799475" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2041287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cagnetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Kwan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Zygmuntowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador Castrillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Piacsek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Barbedette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Traube" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sokpoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Piacsek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365392v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jamir Meza P&#233;rez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2673187" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kannavou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848514v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lefeuvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446709v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004641" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marmel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Armijos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0362" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mrabet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cretagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0129" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361961v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jard&#243;n Rico" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arroitajauregi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800060" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093562v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088847v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IHPM9858" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05141858v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BBRS2928" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05170066v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BGSO2211" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J&#228;rvel&#228;inen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58316-7_5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005003v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03575594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068287" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>