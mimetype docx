--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -481,261 +481,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on the perception of violin bow mass distribution</w:t>
+                <w:t xml:space="preserve">Influences of different string types on the perception of violin qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+                <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024067⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (6), pp.4604-4612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0036894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065455v1</w:t>
+                <w:t xml:space="preserve">hal-05291256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of different string types on the perception of violin qualities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study on the perception of violin bow mass distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Fu</w:t>
+                <w:t xml:space="preserve">Duilio Spalletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Scavone</w:t>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 157 (6), pp.4604-4612. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0036894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291256v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a finite element model of a batch of experimental violins: validation on sub-structural components</w:t>
               </w:r>
@@ -1366,77 +1366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of violin soundpost tightness through playing and listening tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150 (1), pp.540-550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2304,1084 +2304,1084 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Evaluation of Musical Instruments: State of the Art and Methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Task Constraints on the Perceptual Evaluation of Violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle S. Dubois</w:t>
+                <w:t xml:space="preserve">Bruno L. Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (2), pp.369-381. </w:t>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.382-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461731v1</w:t>
+                <w:t xml:space="preserve">hal-01461733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Task Constraints on the Perceptual Evaluation of Violins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptual Evaluation of Musical Instruments: State of the Art and Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno L. Giordano</w:t>
+                <w:t xml:space="preserve">Danièle S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (2), pp.382-393. </w:t>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.369-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461733v1</w:t>
+                <w:t xml:space="preserve">hal-01461731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Tai: On the inability of 10 soloists to tell apart Old Italian and new violins at better than chance levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of vibrotactile feedback on some perceptual features of violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiana Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1407929111⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.910-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4889865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461746v1</w:t>
+                <w:t xml:space="preserve">hal-01461743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soloist evaluations of six Old Italian and six new violins</w:t>
+                <w:t xml:space="preserve">Reply to Tai: On the inability of 10 soloists to tell apart Old Italian and new violins at better than chance levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 111 (20), pp.7224-7229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1323367111⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 111 (27), pp.E2779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1407929111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461742v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vibrotactile feedback on some perceptual features of violins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Soloist evaluations of six Old Italian and six new violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Curtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Borsarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (2), pp.910-921. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (20), pp.7224-7229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4889865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1323367111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461743v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Thresholds for Acoustical Guitar Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. J. C. Wheble</w:t>
+                <w:t xml:space="preserve">Perceptual evaluation of violins: A quantitative analysis of preference judgments by experienced players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918531⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132 (6), pp.4002-4012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4765081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461755v1</w:t>
+                <w:t xml:space="preserve">hal-01461754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring violin sound quality: Investigating English timbre descriptors and correlating resynthesized acoustical modifications with perceptual properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual Thresholds for Acoustical Guitar Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. K. Y. Manuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. C. Wheble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brian C. J. Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3651790⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (3), pp.475-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461751v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Player preferences among new and old violins</w:t>
+                <w:t xml:space="preserve">Exploring violin sound quality: Investigating English timbre descriptors and correlating resynthesized acoustical modifications with perceptual properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fan-Chia Tao</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan F. Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C. J. Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1114999109⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (1, 2), pp.783-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3651790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461752v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of violins: A quantitative analysis of preference judgments by experienced players</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Player preferences among new and old violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gary P. Scavone</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Curtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmer Morrel-Samuels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan-Chia Tao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 132 (6), pp.4002-4012. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (3), pp.760-763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4765081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1114999109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461754v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual studies of violin body damping and vibrato</w:t>
               </w:r>
@@ -3406,64 +3406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicia P-H. Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan F. Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 127 (1), pp.513-524</w:t>
@@ -3505,51 +3505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual thresholds for detecting modifications applied to the acoustical properties of a violin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3821,1562 +3821,1562 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de contrôle de la corde frottée sur certains descripteurs audio en conditions réelles de jeu</w:t>
+                <w:t xml:space="preserve">Comprendre l'impact du processus de collage sur le comportement vibratoire des violons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Amaury Jamir Meza Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366126v1</w:t>
+                <w:t xml:space="preserve">hal-05365392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du moment d'inertie de l'archet de violon sur les paramètres de jeu des coups d'archet avec rebond</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception des modifications de timbre d’un violon liées à des variations d’humidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Piacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364656v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the intonation profile of a recorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+                <w:t xml:space="preserve">Diagramme de Schelleng revisité : étude numérique des régimes auto-oscillants d'une corde frottée par un archet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350437v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic versus perceptual differences between Stradivari and del Gesù Violins: A preliminary study on recent copies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sam Zygmuntowicz</w:t>
+                <w:t xml:space="preserve">Influence du moment d'inertie de l'archet de violon sur les paramètres de jeu des coups d'archet avec rebond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350720v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bow moment of inertia affects bouncing point and rotational motion during sautillé stroke performance by violinists</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+                <w:t xml:space="preserve">Modeling the intonation profile of a recorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corto Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/2.0002115⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291258v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier la justesse d’une flute à bec : apports d’une modélisation globale de l’instrument</w:t>
+                <w:t xml:space="preserve">Modifier la justesse d'une flute à bec : apports d'une modélisation globale de l'instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corto Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Acoustic versus perceptual differences between Stradivari and del Gesù Violins: A preliminary study on recent copies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Cagnetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Kwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Zygmuntowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365436v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual violin sound identification using audio features and machine learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+                <w:t xml:space="preserve">Bow moment of inertia affects bouncing point and rotational motion during sautillé stroke performance by violinists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438556v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bowed string control parameters on audio descriptors in real playing conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339455v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results from a survey of musicians and luthiers regarding beliefs about playing-in</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Piacsek</w:t>
+                <w:t xml:space="preserve">Individual violin sound identification using audio features and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/2.0002149⟩</w:t>
+              <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.2783-2786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350759v1</w:t>
+                <w:t xml:space="preserve">hal-05438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du timbre des instruments du quatuor à cordes : résultats d’une enquête sur l’usage d’analogies vocales par les interprètes et les luthiers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Traube</w:t>
+                <w:t xml:space="preserve">Influence des paramètres de contrôle de la corde frottée sur certains descripteurs audio en conditions réelles de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365605v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Comparative de la Directivité 3D Impulsionnelle d'un Lot de Six Violons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Gonzalez</w:t>
+                <w:t xml:space="preserve">Influence of bowed string control parameters on audio descriptors in real playing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366124v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des modifications de timbre d’un violon liées à des variations d’humidité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La perception du timbre des instruments du quatuor à cordes : résultats d’une enquête sur l’usage d’analogies vocales par les interprètes et les luthiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Barbedette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Traube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Piacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365930v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'impact du processus de collage sur le comportement vibratoire des violons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Viala</w:t>
+                <w:t xml:space="preserve">Preliminary results from a survey of musicians and luthiers regarding beliefs about playing-in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Piacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans (LO), United States. pp.035011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365392v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagramme de Schelleng revisité : étude numérique des régimes auto-oscillants d'une corde frottée par un archet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Picard</w:t>
+                <w:t xml:space="preserve">Analyse Comparative de la Directivité 3D Impulsionnelle d'un Lot de Six Violons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Sokpoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351123v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study on the influence of violin bow rotational inertia on bouncing strokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5829,90 +5829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards understanding the influence of mass distribution on the perceived weight and force controllability of a violin bow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duilio Spalletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5944,152 +5944,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violinist, violin, bow: What can we hear and recognize?</w:t>
+                <w:t xml:space="preserve">Violin acoustics: the quest for correlating perceptual qualities, construction parameters and acoustical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
+              <w:t xml:space="preserve">Vienna Talk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292334v1</w:t>
+                <w:t xml:space="preserve">hal-03793281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6166,51 +6140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6235,51 +6209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,51 +6330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6669,528 +6643,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de l’Impression 3D pour le Jeu Historiquement Informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la musique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Violinist, violin, bow: What can we hear and recognize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maniguet</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848514v1</w:t>
+                <w:t xml:space="preserve">hal-04292334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between bowed string transients and bow quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+                <w:t xml:space="preserve">Perspectives de l’Impression 3D pour le Jeu Historiquement Informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kannavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Talk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793270v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violin acoustics: the quest for correlating perceptual qualities, construction parameters and acoustical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations between bowed string transients and bow quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna Talk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793281v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to relate the timbre of a violin with its acoustic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of low sonic boom exposure on psychophysical and cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Thao Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and description of timbre in fixed music</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics in Focus, 180th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States. pp.A101-A101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0004641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446646v1</w:t>
+                <w:t xml:space="preserve">hal-03446709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low sonic boom exposure on psychophysical and cognitive performance</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to relate the timbre of a violin with its acoustic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics in Focus, 180th Meeting of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analysis and description of timbre in fixed music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, St Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0004641⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03446709v1</w:t>
+                <w:t xml:space="preserve">hal-03446646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bilbao project: searching for relationships between sound and playing properties of violins with their construction parameters</w:t>
               </w:r>
@@ -7265,1056 +7265,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Low Sonic Boom Exposure on Psychophysical and Cognitive Performance</w:t>
+                <w:t xml:space="preserve">Design of a Sonic Boom Simulator in an Existing House for Ecologically Valid Perception Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Marmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos Garcia Armijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0362⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.985-985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229478v1</w:t>
+                <w:t xml:space="preserve">hal-03229473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of composites guitar plates recipes using non-destructive mechanical characterization in the dynamical domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Viala</w:t>
+                <w:t xml:space="preserve">Impact of Low Sonic Boom Exposure on Psychophysical and Cognitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Thao Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1090⟩</w:t>
+              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.999-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235500v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the difficulty to relate the timbral qualities of a bowed-string instrument with its acoustic properties and construction parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of composites guitar plates recipes using non-destructive mechanical characterization in the dynamical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3331-3331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446224v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playability of the cello bow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the difficulty to relate the timbral qualities of a bowed-string instrument with its acoustic properties and construction parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03234066v1</w:t>
+                <w:t xml:space="preserve">hal-03446224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASIM - Acoustics for string instrument makers: a yearly European training school</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Playability of the cello bow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Viala</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1891-1891, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0899⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.477-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234061v1</w:t>
+                <w:t xml:space="preserve">hal-03234066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution par impression 3D d'une flûte de J Hotteterre dit le Romain: des fac-similés pour demain ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASIM - Acoustics for string instrument makers: a yearly European training school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Stoppani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Curtit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mina Jang</w:t>
+                <w:t xml:space="preserve">Colin Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales : Recherches en musique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1891-1891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446621v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Sonic Boom Simulator in an Existing House for Ecologically Valid Perception Studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roman Leconte</w:t>
+                <w:t xml:space="preserve">Reconstitution par impression 3D d'une flûte de J Hotteterre dit le Romain: des fac-similés pour demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Jang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres nationales : Recherches en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229473v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of violin soundpost height differences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bilbao project : How violin makers match backs and tops to produce particular sorts of violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Stoppani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Igartua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Jardón Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Arroitajauregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361961v1</w:t>
+                <w:t xml:space="preserve">hal-02362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bilbao project : How violin makers match backs and tops to produce particular sorts of violins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of violin soundpost height differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362000v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds like melted chocolate: How musicians conceptualize violin sound richness</w:t>
               </w:r>
@@ -8326,51 +8326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8395,77 +8395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Player evaluation of performance and student violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8490,64 +8490,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different strings affect violin qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8607,77 +8607,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of violins: A comparison of intra-individual agreement in playing vs. listening tasks for the case of richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno L. Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montreal, Canada. pp.035029-035029, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8705,547 +8705,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old violins or new: which do players prefer?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridge admittance measurements of 10 preference-rated violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fan-Chia Tao</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810976v1</w:t>
+                <w:t xml:space="preserve">hal-00810717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile feedback in the left hand of violinists</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Old violins or new: which do players prefer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Frelat</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Curtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan-Chia Tao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811178v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge admittance measurements of 10 preference-rated violins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+                <w:t xml:space="preserve">Vibrotactile feedback in the left hand of violinists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiana Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Giordano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gary Scavone</w:t>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00810717v1</w:t>
+                <w:t xml:space="preserve">hal-00811178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the influence of the clarinettist's vocal tract</w:t>
+                <w:t xml:space="preserve">Experimental study of the inflence of the clarinettist's vocal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.591-595</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ForumAcusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Belgrade, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00093562v1</w:t>
+                <w:t xml:space="preserve">hal-01106163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the inflence of the clarinettist's vocal tract</w:t>
+                <w:t xml:space="preserve">Experimental study of the influence of the clarinettist's vocal tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Belgrade, Hongrie</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.591-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106163v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing frequency shift due to the interactions between the vocal tract of the musician and the clarinet.</w:t>
               </w:r>
@@ -9352,51 +9352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing frequency shift due to the interaction between the vocal tract of the musician and the clarinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wolfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9830,77 +9830,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10162,217 +10162,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours (introduction)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projection du violon : Analyse sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moraly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Fritz; Stéphanie Moraly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.11-14, 2022, MusiqueS, 9791023122640. </w:t>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.243-260, 2022, MusiqueS, 9791023122640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/BBRS2928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/BGSO2211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05141858v1</w:t>
+                <w:t xml:space="preserve">hal-05170066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection du violon : Analyse sémantique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moraly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Fritz; Stéphanie Moraly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.243-260, 2022, MusiqueS, 9791023122640. </w:t>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.11-14, 2022, MusiqueS, 9791023122640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/BGSO2211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.70551/BBRS2928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05170066v1</w:t>
+                <w:t xml:space="preserve">hal-05141858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Haptic Cues in Musical Instrument Quality Perception</w:t>
               </w:r>
@@ -10793,77 +10793,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual thresholds of violin soundpost length variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 144 (3), pp.1890, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10897,64 +10897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different strings affect violin qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11170,51 +11170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04959490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marmel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cretagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Thao Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodhouse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251387546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Picard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Spalletta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036894" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3479950" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005587" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duerinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten Verberkmoes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nijs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Carcagno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bucknall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Curtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Chia Tao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619443114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P. Scavone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4980143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.02.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wollman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461731v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461733v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918834" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407929111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461742v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borsarello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323367111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889865" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461755v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhouse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Y. Manuel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. C. Wheble" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918531" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan F. Blackwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cross" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. J. Moore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651790" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461752v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Morrel-Samuels" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1114999109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461754v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4765081" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia P-H. Cheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Moore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799475" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2041287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cagnetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Kwan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Zygmuntowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador Castrillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Piacsek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365605v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Barbedette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Traube" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sokpoli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Piacsek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365392v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jamir Meza P&#233;rez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351123v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2673187" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kannavou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848514v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793270v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lefeuvre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793281v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446709v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004641" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229478v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marmel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Armijos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0362" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mrabet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446621v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lambert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229473v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cretagne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0129" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361961v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362000v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jard&#243;n Rico" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arroitajauregi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800060" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810976v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811178v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810717v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093562v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106163v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088847v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IHPM9858" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05141858v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BBRS2928" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05170066v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BGSO2211" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J&#228;rvel&#228;inen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58316-7_5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005003v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03575594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068287" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04959490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marmel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cretagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Thao Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodhouse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251387546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036894" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Spalletta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3479950" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005587" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duerinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten Verberkmoes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nijs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Carcagno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bucknall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Curtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Chia Tao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619443114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P. Scavone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4980143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.02.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wollman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918834" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918833" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407929111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borsarello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323367111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4765081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhouse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Y. Manuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. C. Wheble" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918531" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461751v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan F. Blackwell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. J. Moore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651790" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Morrel-Samuels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1114999109" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia P-H. Cheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Moore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799475" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2041287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jamir Meza P&#233;rez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Piacsek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cagnetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Kwan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Zygmuntowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002132" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador Castrillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Barbedette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Traube" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Piacsek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sokpoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2673187" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kannavou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lefeuvre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004641" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cretagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Armijos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marmel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229478v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0362" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mrabet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lambert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jard&#243;n Rico" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arroitajauregi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800060" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810717v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088847v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IHPM9858" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05170066v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BGSO2211" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05141858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BBRS2928" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J&#228;rvel&#228;inen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58316-7_5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005003v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03575594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068287" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>