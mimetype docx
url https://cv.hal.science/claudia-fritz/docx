--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -66,3744 +66,3861 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reduced sonic boom exposure on introspective judgments and annoyance, pleasantness and loudness ratings for simulated booms presented in a realistic indoor environment</w:t>
+                <w:t xml:space="preserve">Violin &amp;quot;Playing-In'': Disentangling Physical Change from Player Adaptation via Physical Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marmel</w:t>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Cretagne</w:t>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh-Thao Thuong</w:t>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024083⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2026035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959490v1</w:t>
+                <w:t xml:space="preserve">hal-05616028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing methodologies to study perceived sound qualities of violins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">3D Printing in the Museum: Perceptual Discrimination between a Hotteterre Traverso Facsimile and its Printed Copies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Stoppani</w:t>
+                <w:t xml:space="preserve">Corto Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai Igartua</w:t>
+                <w:t xml:space="preserve">Lidia Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Woodhouse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mina Jang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.32. </w:t>
+              <w:t xml:space="preserve">Music &amp; Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2025014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20592043251387546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350654v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printing in the Museum: Perceptual Discrimination between a Hotteterre Traverso Facsimile and its Printed Copies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Developing methodologies to study perceived sound qualities of violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+                <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corto Bastien</w:t>
+                <w:t xml:space="preserve">Unai Igartua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lidia Chang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jim Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music &amp; Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/20592043251387546⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2025014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393759v1</w:t>
+                <w:t xml:space="preserve">hal-05350654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of different string types on the perception of violin qualities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of reduced sonic boom exposure on introspective judgments and annoyance, pleasantness and loudness ratings for simulated booms presented in a realistic indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Fu</w:t>
+                <w:t xml:space="preserve">Léo Cretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Scavone</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linh-Thao Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0036894⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291256v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental study on the perception of violin bow mass distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influences of different string types on the perception of violin qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Picard</w:t>
+                <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duilio Spalletta</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gary Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024067⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157 (6), pp.4604-4612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0036894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065455v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a finite element model of a batch of experimental violins: validation on sub-structural components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An experimental study on the perception of violin bow mass distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Meza-Pérez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">George Stoppani</w:t>
+                <w:t xml:space="preserve">Amélie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Viala</w:t>
+                <w:t xml:space="preserve">Duilio Spalletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Gonzalez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 9, pp.2. </w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2024080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070472v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of reduced sonic boom exposure on psychophysical and cognitive performance for simulated booms presented in a realistic indoor environment</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a finite element model of a batch of experimental violins: validation on sub-structural components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Meza-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Stoppani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Igartua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 8, pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2023063⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 9, pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2024080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373643v1</w:t>
+                <w:t xml:space="preserve">hal-05070472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two rapid alternatives compared to the staircase method for the estimation of the vibrotactile perception threshold</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of reduced sonic boom exposure on psychophysical and cognitive performance for simulated booms presented in a realistic indoor environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Thao Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TOH.2024.3479950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2023063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814252v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low frequency, impulsive sound simulator in an existing house for sonic boom perceptual studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two rapid alternatives compared to the staircase method for the estimation of the vibrotactile perception threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Garcia A.</w:t>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Leconte</w:t>
+                <w:t xml:space="preserve">Nathan Ouvrai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ollivier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Consigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2023057⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2024.3479950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04339448v1</w:t>
+                <w:t xml:space="preserve">hal-04814252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile Thresholds on the Wrist for Vibrations Normal to the Skin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Fritz</w:t>
+                <w:t xml:space="preserve">Design of a low frequency, impulsive sound simulator in an existing house for sonic boom perceptual studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roman Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3275185⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2023057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115270v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04339448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of violin soundpost tightness through playing and listening tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vibrotactile Thresholds on the Wrist for Vibrations Normal to the Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Consigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Ouvrai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gary Scavone</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Carrou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005587⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2023.3275185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313013v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listener evaluations of violins made from composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perception of violin soundpost tightness through playing and listening tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 147 (4), pp.2647-2655. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001159⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 150 (1), pp.540-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937610v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of back wood choice on the perceived quality of steel-string acoustic guitars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listener evaluations of violins made from composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Duerinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Carcagno</w:t>
+                <w:t xml:space="preserve">Geerten Verberkmoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Bucknall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Fritz</w:t>
+                <w:t xml:space="preserve">Marc Leman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Plack</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Nijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 144 (6), pp.3533-3547. </w:t>
+              <w:t xml:space="preserve">, 2020, 147 (4), pp.2647-2655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5084735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0001159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025913v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listener evaluations of new and Old Italian violins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of back wood choice on the perceived quality of steel-string acoustic guitars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Carcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Bucknall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan-Chia Tao</w:t>
+                <w:t xml:space="preserve">Christopher Plack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.201619443. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (6), pp.3533-3547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1619443114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.5084735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521152v1</w:t>
+                <w:t xml:space="preserve">hal-02025913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of violins: A psycholinguistic analysis of preference verbal descriptions by experienced musicians</w:t>
+                <w:t xml:space="preserve">Perception of old musical instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charalampos Saitis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4980143⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (Supplement), pp.S2-S7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521220v1</w:t>
+                <w:t xml:space="preserve">hal-01521107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of old musical instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual evaluation of violins: A psycholinguistic analysis of preference verbal descriptions by experienced musicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guastavino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Fritz</w:t>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (Supplement), pp.S2-S7. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (4), pp.2746 - 2757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2017.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4980143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521107v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Perception of Audified Seismograms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listener evaluations of new and Old Italian violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lapo Boschi</w:t>
+                <w:t xml:space="preserve">Joseph Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne Delcor</w:t>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fan-Chia Tao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (5), pp.1279-1289. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.201619443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220170077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1619443114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609011v1</w:t>
+                <w:t xml:space="preserve">hal-01521152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Characterization of Vibrotactile Feedback in Violinists' Left Hand: A Case Study</w:t>
+                <w:t xml:space="preserve">On the Perception of Audified Seismograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Wollman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lapo Boschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Delcor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loic Le Carrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Paté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918832⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (5), pp.1279-1289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220170077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461732v1</w:t>
+                <w:t xml:space="preserve">hal-01609011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Task Constraints on the Perceptual Evaluation of Violins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the Characterization of Vibrotactile Feedback in Violinists' Left Hand: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno L. Giordano</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Frelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (2), pp.382-393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918834⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.360-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461733v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Evaluation of Musical Instruments: State of the Art and Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle S. Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 101 (2), pp.369-381. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vibrotactile feedback on some perceptual features of violins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Task Constraints on the Perceptual Evaluation of Violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L. Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.382-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4889865⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01461743v1</w:t>
+                <w:t xml:space="preserve">hal-01461733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to Tai: On the inability of 10 soloists to tell apart Old Italian and new violins at better than chance levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (27), pp.E2779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1407929111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soloist evaluations of six Old Italian and six new violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Borsarello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiana Wollman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (20), pp.7224-7229. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1323367111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of violins: A quantitative analysis of preference judgments by experienced players</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of vibrotactile feedback on some perceptual features of violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiana Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gary P. Scavone</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 132 (6), pp.4002-4012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4765081⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 136 (2), pp.910-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4889865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461754v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual Thresholds for Acoustical Guitar Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. K. Y. Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. C. Wheble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98 (3), pp.475-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3813/AAA.918531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring violin sound quality: Investigating English timbre descriptors and correlating resynthesized acoustical modifications with perceptual properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan F. Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jim Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C. J. Moore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131 (1, 2), pp.783-794. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3651790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Player preferences among new and old violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Curtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Poitevineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmer Morrel-Samuels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan-Chia Tao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (3), pp.760-763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1114999109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual studies of violin body damping and vibrato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perceptual evaluation of violins: A quantitative analysis of preference judgments by experienced players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary P. Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 127 (1), pp.513-524</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 132 (6), pp.4002-4012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4765081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468019v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual thresholds for detecting modifications applied to the acoustical properties of a violin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perceptual studies of violin body damping and vibrato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Woodhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicia P-H. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan F. Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 122 (6), pp.3640-3650. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 127 (1), pp.513-524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045382v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do clarinet players adjust the resonances of their vocal tracts for different playing effects?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perceptual thresholds for detecting modifications applied to the acoustical properties of a violin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joe Wolfe</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Woodhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 118 (5), pp.3306-3315. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 122 (6), pp.3640-3650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2799475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2041287⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03045381v1</w:t>
+                <w:t xml:space="preserve">hal-03045382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How do clarinet players adjust the resonances of their vocal tracts for different playing effects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118 (5), pp.3306-3315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2041287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some aspects of the harmonic balance method applied to the clarinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snorre Farner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 65, pp.1155-1180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3813,5724 +3930,5724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'impact du processus de collage sur le comportement vibratoire des violons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence des paramètres de contrôle de la corde frottée sur certains descripteurs audio en conditions réelles de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365392v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des modifications de timbre d’un violon liées à des variations d’humidité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Individual violin sound identification using audio features and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andy Piacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, France. pp.2783-2786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365930v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05438556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagramme de Schelleng revisité : étude numérique des régimes auto-oscillants d'une corde frottée par un archet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acoustic versus perceptual differences between Stradivari and del Gesù Violins: A preliminary study on recent copies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Cagnetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mj Kwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Zygmuntowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351123v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du moment d'inertie de l'archet de violon sur les paramètres de jeu des coups d'archet avec rebond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bow moment of inertia affects bouncing point and rotational motion during sautillé stroke performance by violinists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05364656v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the intonation profile of a recorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modifier la justesse d'une flute à bec : apports d'une modélisation globale de l'instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corto Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ernoult</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350437v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifier la justesse d'une flute à bec : apports d'une modélisation globale de l'instrument</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Ernoult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366246v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic versus perceptual differences between Stradivari and del Gesù Violins: A preliminary study on recent copies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling the intonation profile of a recorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corto Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/2.0002132⟩</w:t>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350720v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bow moment of inertia affects bouncing point and rotational motion during sautillé stroke performance by violinists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Influence du moment d'inertie de l'archet de violon sur les paramètres de jeu des coups d'archet avec rebond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05291258v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de violons par apprentissage automatique à partir de descripteurs audio issus d'enregistrements de plusieurs violonistes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Influence of bowed string control parameters on audio descriptors in real playing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lalitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans, United States. pp.035022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365436v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual violin sound identification using audio features and machine learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preliminary results from a survey of musicians and luthiers regarding beliefs about playing-in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Piacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Convention of the European Acoustics Association Forum Acusticum / EuroNoise 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2025.0466⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, New Orleans (LO), United States. pp.035011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/2.0002149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438556v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de contrôle de la corde frottée sur certains descripteurs audio en conditions réelles de jeu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La perception du timbre des instruments du quatuor à cordes : résultats d’une enquête sur l’usage d’analogies vocales par les interprètes et les luthiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Barbedette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Traube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366126v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bowed string control parameters on audio descriptors in real playing conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Analyse Comparative de la Directivité 3D Impulsionnelle d'un Lot de Six Violons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Sokpoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339455v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du timbre des instruments du quatuor à cordes : résultats d’une enquête sur l’usage d’analogies vocales par les interprètes et les luthiers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perception des modifications de timbre d’un violon liées à des variations d’humidité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Piacsek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365605v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results from a survey of musicians and luthiers regarding beliefs about playing-in</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comprendre l'impact du processus de collage sur le comportement vibratoire des violons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Jamir Meza Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Music and Room Acoustics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350759v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Comparative de la Directivité 3D Impulsionnelle d'un Lot de Six Violons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Hartenstein</w:t>
+                <w:t xml:space="preserve">Diagramme de Schelleng revisité : étude numérique des régimes auto-oscillants d'une corde frottée par un archet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Fritz</w:t>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366124v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary study on the influence of violin bow rotational inertia on bouncing strokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.9566-9573, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_4265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitechnique objectivation of an intervention in restoration: cleaning of paintings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics for Arts, Architecture, and Archaeology (O3A) IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jun 2023, Munchen, Germany, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2673187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing methodologies to correlate perceived sound qualities of violins with controlled construction parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics23 Sydney</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America and Acoustical Society of Australia, Dec 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developping methodologies to correlate perceived sound qualities of violins with controlled construction parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a finite element model for the study of an experimental batch of violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Meza-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards understanding the influence of mass distribution on the perceived weight and force controllability of a violin bow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duilio Spalletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin (Italie), Italy. pp.000877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violin acoustics: the quest for correlating perceptual qualities, construction parameters and acoustical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Violinist, violin, bow: What can we hear and recognize?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna Talk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793281v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perspectives de l’impression 3D pour le jeu historiquement informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kannavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793266v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perspectives of 3D Printing for Historically Informed Playing: the case of Jacques Martin Hotteterre's E.999.6.1 traverso from the Musée de la musique collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kannavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">The Galpin Society : Conference on Musical Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793267v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848180v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violoniste, violon, archet : qu’entend-on et que peut-on reconnaître ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848179v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de l’impression 3D pour le jeu historiquement informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la Musique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Jossic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Stoppani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793262v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives of 3D Printing for Historically Informed Playing: the case of Jacques Martin Hotteterre's E.999.6.1 traverso from the Musée de la musique collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liens entre paramètres de facture, propriétés acoustiques et qualités perceptives sur un lot de 13 violons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Jossic</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Stoppani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Galpin Society : Conference on Musical Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793178v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violinist, violin, bow: What can we hear and recognize?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perspectives de l’Impression 3D pour le Jeu Historiquement Informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Jossic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kannavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of Korea, Oct 2022, Gyeongju, South Korea. pp.183-186</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292334v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives de l’Impression 3D pour le Jeu Historiquement Informé: le cas du traverso E.999.6.1 de Jacques Martin Hotteterre de la collection du Musée de la musique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Correlations between bowed string transients and bow quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor Salvador-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maniguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Vienna Talk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848514v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between bowed string transients and bow quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Violin acoustics: the quest for correlating perceptual qualities, construction parameters and acoustical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vienna Talk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793270v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low sonic boom exposure on psychophysical and cognitive performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">How to relate the timbre of a violin with its acoustic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics in Focus, 180th Meeting of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analysis and description of timbre in fixed music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, St Etienne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446709v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to relate the timbre of a violin with its acoustic properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of low sonic boom exposure on psychophysical and cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Thao Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Coulouvrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis and description of timbre in fixed music</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acoustics in Focus, 180th Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtual, United States. pp.A101-A101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0004641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446646v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bilbao project: searching for relationships between sound and playing properties of violins with their construction parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Sound Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Sonic Boom Simulator in an Existing House for Ecologically Valid Perception Studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the difficulty to relate the timbral qualities of a bowed-string instrument with its acoustic properties and construction parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229473v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Low Sonic Boom Exposure on Psychophysical and Cognitive Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimization of composites guitar plates recipes using non-destructive mechanical characterization in the dynamical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Placet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Foltete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0362⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3331-3331, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229478v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of composites guitar plates recipes using non-destructive mechanical characterization in the dynamical domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Low Sonic Boom Exposure on Psychophysical and Cognitive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh-Thao Thuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.1090⟩</w:t>
+              <w:t xml:space="preserve">eForum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.999-1000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235500v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the difficulty to relate the timbral qualities of a bowed-string instrument with its acoustic properties and construction parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Playability of the cello bow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Timbre (Timbre 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.477-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446224v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playability of the cello bow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Reconstitution par impression 3D d'une flûte de J Hotteterre dit le Romain: des fac-similés pour demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vaiedelich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Jang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres nationales : Recherches en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234066v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIM - Acoustics for string instrument makers: a yearly European training school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Stoppani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Curtit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Gough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.1891-1891, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03234061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstitution par impression 3D d'une flûte de J Hotteterre dit le Romain: des fac-similés pour demain ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design of a Sonic Boom Simulator in an Existing House for Ecologically Valid Perception Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Cretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia Armijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres nationales : Recherches en musique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.985-985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446621v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bilbao project : How violin makers match backs and tops to produce particular sorts of violins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perception of violin soundpost height differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362000v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of violin soundpost height differences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Bilbao project : How violin makers match backs and tops to produce particular sorts of violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Stoppani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unai Igartua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Jardón Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander Arroitajauregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361961v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds like melted chocolate: How musicians conceptualize violin sound richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Player evaluation of performance and student violins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress on Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different strings affect violin qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">176th Meeting of Acoustical Society of America, 2018 Acoustics Week in Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Victoria, Canada. pp.035003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/2.0001007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual evaluation of violins: A comparison of intra-individual agreement in playing vs. listening tasks for the case of richness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno L. Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA 2013 Montreal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montreal, Canada. pp.035029-035029, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4800060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridge admittance measurements of 10 preference-rated violins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Old violins or new: which do players prefer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gary Scavone</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Curtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Poitevineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan-Chia Tao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810717v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old violins or new: which do players prefer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vibrotactile feedback in the left hand of violinists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiana Wollman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fan-Chia Tao</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00810976v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrotactile feedback in the left hand of violinists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bridge admittance measurements of 10 preference-rated violins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Saitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Frelat</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811178v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00810717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the inflence of the clarinettist's vocal tract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the influence of the clarinettist's vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Belgrade, Hongrie</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.591-595</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106163v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the influence of the clarinettist's vocal tract</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the inflence of the clarinettist's vocal tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.591-595</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ForumAcusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Belgrade, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093562v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing frequency shift due to the interactions between the vocal tract of the musician and the clarinet.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Playing frequency shift due to the interaction between the vocal tract of the musician and the clarinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Stockholm, Suède. pp.263-266</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Caussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01106162v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing frequency shift due to the interaction between the vocal tract of the musician and the clarinet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Playing frequency shift due to the interactions between the vocal tract of the musician and the clarinet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Kergomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.263-266</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stockholm Music Acoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Stockholm, Suède. pp.263-266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088847v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01106162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic impedance measurement of the clarinet player's airway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockholm Musical Acoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2003, Stockholm, Suède, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9540,495 +9657,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking perception and optical measurements in conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Innovation in Art Research and Technology (InART)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhD POMMIER : Perception and multimodal objectivation of an intervention in restoration-conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Le Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Serfaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Arciniegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inArt 2022: 5th International Conference on Innovation in Art Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution of spruce tonewood with composite materials tailored using numerical models: an application to archtop guitar *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Placet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Foltete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ObieAlto project: Looking for correlations between perceptual properties and constructional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérian Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10038,113 +10155,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Moraly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses, 364 p., 2022, MusiqueS, 9791023122640. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/IHPM9858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10154,327 +10271,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projection du violon : Analyse sémantique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Moraly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Fritz; Stéphanie Moraly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.243-260, 2022, MusiqueS, 9791023122640. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/BGSO2211⟩</w:t>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.11-14, 2022, MusiqueS, 9791023122640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/BBRS2928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170066v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours (introduction)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Projection du violon : Analyse sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Moraly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Fritz; Stéphanie Moraly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Violon en France du XIXe siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.11-14, 2022, MusiqueS, 9791023122640. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/BBRS2928⟩</w:t>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.243-260, 2022, MusiqueS, 9791023122640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/BGSO2211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05141858v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Haptic Cues in Musical Instrument Quality Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Saitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Järveläinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefano Papetti; Charalampos Saitis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musical Haptics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.73-93, 2018, Springer Series on Touch and Haptic Systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-58316-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10484,91 +10601,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clarinette et le clarinettiste : influence du conduit vocal sur la production du son</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10578,104 +10695,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do clarinet players adjust the resonances of their vocal tracts for different playing effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wolfe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005003v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10685,91 +10802,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences des cordes frottées : de la mécanique et la lutherie à la perception et au jeu instrumental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Sorbonne Université, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03575594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10779,251 +10896,251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual thresholds of violin soundpost length variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 144 (3), pp.1890, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5068288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different strings affect violin qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Scavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 144 (3), pp.1890, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.5068287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11170,51 +11287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04959490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marmel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cretagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Thao Thuong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350654v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodhouse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393759v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251387546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291256v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036894" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Picard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Spalletta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3479950" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339448v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia A." TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023057" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005587" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937610v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duerinck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten Verberkmoes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nijs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001159" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Carcagno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bucknall" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plack" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084735" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521152v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Curtin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Chia Tao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619443114" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P. Scavone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4980143" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.02.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wollman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918832" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918834" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461731v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918833" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889865" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407929111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borsarello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323367111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4765081" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461755v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhouse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Y. Manuel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Smith" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. C. Wheble" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918531" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461751v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan F. Blackwell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cross" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. J. Moore" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651790" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Morrel-Samuels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1114999109" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia P-H. Cheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Moore" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799475" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2041287" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365392v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jamir Meza P&#233;rez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365930v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Piacsek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351123v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364656v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350720v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cagnetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Kwan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Zygmuntowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002132" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291258v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador Castrillo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002115" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365605v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Barbedette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Traube" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Piacsek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002149" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sokpoli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4265" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2673187" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292434v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292419v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793281v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848180v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kannavou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793178v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lefeuvre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004641" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446713v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229473v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cretagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Armijos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marmel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0129" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229478v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0362" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446224v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mrabet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446621v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lambert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jard&#243;n Rico" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arroitajauregi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361806v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800060" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810717v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810976v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811178v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106163v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093562v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106162v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088847v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105868v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141634v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362025v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IHPM9858" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05170066v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BGSO2211" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05141858v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BBRS2928" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938028v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J&#228;rvel&#228;inen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58316-7_5" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088628v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005003v3" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03575594v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362919v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068288" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025908v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068287" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393759v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Jossic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corto Bastien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Chang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Jang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20592043251387546" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Stoppani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Igartua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Woodhouse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2025014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04959490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marmel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cretagne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Thao Thuong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Scavone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0036894" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065455v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Picard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duilio Spalletta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024067" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070472v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-P&#233;rez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2024080" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023063" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814252v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Consigny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2024.3479950" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia A." TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marchal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115270v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Carrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2023.3275185" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313013v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937610v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Duerinck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geerten Verberkmoes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Nijs" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001159" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Carcagno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Bucknall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Plack" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5084735" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vaiedelich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2017.02.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Saitis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary P. Scavone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guastavino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Dubois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4980143" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01521152v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Curtin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Poitevineau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan-Chia Tao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619443114" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01609011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Delcor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220170077" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wollman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frelat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918832" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le S. Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918833" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L. Giordano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918834" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461746v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1407929111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Borsarello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiana Wollman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1323367111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4889865" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461755v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhouse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Y. Manuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Smith" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. C. Wheble" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918531" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461751v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan F. Blackwell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Cross" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C. J. Moore" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3651790" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461752v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmer Morrel-Samuels" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1114999109" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461754v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4765081" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468019v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia P-H. Cheng" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Moore" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2799475" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wolfe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2041287" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088233v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snorre Farner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kergomard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366126v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0466" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350720v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Cagnetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Kwan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Zygmuntowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002132" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291258v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador Castrillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ernoult" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002181" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Salvador-Castrillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339455v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002124" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Piacsek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0002149" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365605v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Barbedette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Traube" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366124v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ollivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Sokpoli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hartenstein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Piacsek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Jamir Meza P&#233;rez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351123v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124459v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4265" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gillet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Le Conte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Serfaty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2673187" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04339457v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292434v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292474v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Meza-Perez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292419v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kannavou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kirsch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793178v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793267v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848180v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maniguet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Lefeuvre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446646v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446709v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Coulouvrat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0004641" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Salvador" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446224v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235500v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Placet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foltete" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1090" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229478v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marmel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Armijos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0362" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234066v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Mrabet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1040" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446621v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lambert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234061v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Curtit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Gough" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0899" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229473v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Cretagne" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0129" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361961v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jard&#243;n Rico" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Arroitajauregi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361988v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361806v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/2.0001007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441528v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800060" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811178v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giordano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causse" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106163v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088847v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Causs&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106162v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105868v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141634v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793280v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Arciniegas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02361970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362025v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Fraisse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793284v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Moraly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IHPM9858" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05141858v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BBRS2928" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05170066v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BGSO2211" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938028v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J&#228;rvel&#228;inen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58316-7_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088628v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005003v3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03575594v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02362919v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068288" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02025908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5068287" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>