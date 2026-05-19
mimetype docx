--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -106,217 +106,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Poetological Thought of the Epic in France, England, and Spain (1650−1800)</w:t>
+                <w:t xml:space="preserve">Book Review. Giulia Iannuzzi, Geografie del tempo. Viaggiatori europei tra i popoli nativi nel Nord America del Settecento, Roma: Viella, 2022, 328 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia García-Minguillán</w:t>
+                <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOG18 – Yearbook of the Society for 18th Century Studies on South Eastern Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6, pp.39-46. </w:t>
+              <w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (23), Item 15 : p. 1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25364/22.6.2023.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13135/2280-8574/7948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391473v1</w:t>
+                <w:t xml:space="preserve">hal-04391513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book Review. Giulia Iannuzzi, Geografie del tempo. Viaggiatori europei tra i popoli nativi nel Nord America del Settecento, Roma: Viella, 2022, 328 p.</w:t>
+                <w:t xml:space="preserve">The Poetological Thought of the Epic in France, England, and Spain (1650−1800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
+                <w:t xml:space="preserve">Claudia García-Minguillán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (23), Item 15 : p. 1-5. </w:t>
+              <w:t xml:space="preserve">SOG18 – Yearbook of the Society for 18th Century Studies on South Eastern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13135/2280-8574/7948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25364/22.6.2023.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04391513v1</w:t>
+                <w:t xml:space="preserve">hal-04391473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Michael Ramsay’s Defence of Fénelon: Classical Poetics or Political Discourse?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia García-Minguillán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -344,213 +344,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traducción de las ideas teóricas sobre la épica: el «Discours de la poésie épique (1716) de Andrew M. Ramsay y la traslación de un ilustrado español</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Los referentes teóricos, literarios y estéticos de la épica dieciochesca en el Correo de Sevilla (1806): a propósito de la lectura de Virgilio, Tasso y Milton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Castilla. Estudios de Literatura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.527 - 556. </w:t>
+              <w:t xml:space="preserve">Cuadernos Dieciochistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.407-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24197/cel.12.2021.527-556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14201/cuadieci202021407429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224501v1</w:t>
+                <w:t xml:space="preserve">hal-03122025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los referentes teóricos, literarios y estéticos de la épica dieciochesca en el Correo de Sevilla (1806): a propósito de la lectura de Virgilio, Tasso y Milton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La traducción de las ideas teóricas sobre la épica: el «Discours de la poésie épique (1716) de Andrew M. Ramsay y la traslación de un ilustrado español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos Dieciochistas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.407-429. </w:t>
+              <w:t xml:space="preserve">Castilla. Estudios de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.527 - 556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14201/cuadieci202021407429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24197/cel.12.2021.527-556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122025v1</w:t>
+                <w:t xml:space="preserve">hal-03224501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Escalante Varona, La Escuela de Cruz. Textos y autores del teatro popular en el Madrid ilustrado, Universidad de Extremadura, Cáceres, 2020, 173 pp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diciottesimo Secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.221-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -588,51 +588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Brunke y Roger Friedlein (eds.), «El yo en la epopeya. Nuevos espacios de subjetividad en la poesía épica ibérica y latinoamericana del siglo XIX»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp.799-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25267/Cuad_Ilus_romant.2020.i26.52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -663,51 +663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El triunfo de la emoción produce héroes: construcción, lectura y psicología en la teoría del personaje épico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cuadernos de Ilustración y Romanticismo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.67-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -741,51 +741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre la materialidad del poema épico o cómo la edición no hace al libro: estética y canon en el sistema literario impreso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ogigia: revista electrónica de estudios hispánicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -819,51 +819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poética cuántica: ficción del cosmos de Mircea Cărtărescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios Románicos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28, pp.247-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -897,64 +897,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Por salvar la poesía épica: usos políticos de la teoría literaria en la Ilustración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia García-Minguillán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.94-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -988,64 +988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La épica de los Jesuitas: juicios y comentarios sobre &amp;quot;El Bernardo&amp;quot;, de Balbuena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia García-Minguillán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de Estudios del Siglo XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28, pp.73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1111,51 +1111,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Its own Iberian Tradition. Connections and Intersections between Portuguese and Spanish Epic in Poetological Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epic Borders: Intersections in Spanish and Portuguese Epic (1500-1700)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hertford College, University of Oxford, Jun 2023, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1212,51 +1212,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia una teoría de la épica (1650-1800): aproximaciones para su estudio en Francia, Inglaterra y España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Garcia-Minguillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Literature. Université de Poitiers (France); Universidad de Salamanca (Espagne), 2023. Español. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1452,51 +1452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garc&#237;a-Minguill&#225;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/22.6.2023.6" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391513v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garcia-Minguillan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/7948" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02639904.2022.2114627" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/cel.12.2021.527-556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/cuadieci202021407429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ds-12613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2020.i26.52" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2020.i26.03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ogigia.28.2020.19-45" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ER/375041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.201953561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/cesxviii.28.2018.73-93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04397311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garcia-Minguillan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/7948" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391473v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Garc&#237;a-Minguill&#225;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/22.6.2023.6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787122v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02639904.2022.2114627" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122025v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/cuadieci202021407429" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/cel.12.2021.527-556" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/ds-12613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2020.i26.52" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Cuad_Ilus_romant.2020.i26.03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977255v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24197/ogigia.28.2020.19-45" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951891v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6018/ER/375041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.201953561" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/cesxviii.28.2018.73-93" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04397311v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>