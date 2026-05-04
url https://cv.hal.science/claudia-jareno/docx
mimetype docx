--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -633,200 +633,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibujar el feminismo</w:t>
+                <w:t xml:space="preserve">Dibujar el feminismo: la obra temprana de Nuria Pompeia (1967-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filanderas: revista interdisciplinar de estudios feministas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 3, pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26754/ojs_filanderas/fil.201833252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009568v1</w:t>
+                <w:t xml:space="preserve">hal-03133704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibujar el feminismo: la obra temprana de Nuria Pompeia (1967-1975)</w:t>
+                <w:t xml:space="preserve">Dibujar el feminismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filanderas: revista interdisciplinar de estudios feministas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.59-76. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26754/ojs_filanderas/fil.201833252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03133704v1</w:t>
+                <w:t xml:space="preserve">hal-02009568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1984,51 +1984,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D05A79C"/>
+    <w:nsid w:val="BF992BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2215,51 +2215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-jareno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0612-6256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257091629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75163409222800092426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o Gila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/femeris.2024.8340" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz Gavillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.vi11.16318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/INFE.60722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o&#160;gila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.8593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02009568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133704v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_filanderas/fil.201833252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02983649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Javier Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02973900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02979553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-jareno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0612-6256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257091629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75163409222800092426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o Gila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/femeris.2024.8340" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz Gavillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.vi11.16318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/INFE.60722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o&#160;gila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.8593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_filanderas/fil.201833252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02009568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02983649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Javier Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02973900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02979553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>