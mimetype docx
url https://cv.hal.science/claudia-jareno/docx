--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -183,1740 +183,3238 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del movimiento social al poder político. Un acercamiento a los partidos feministas</w:t>
+                <w:t xml:space="preserve">El colectivo Némésis: la venganza de las feministas de extrema derecha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+                <w:t xml:space="preserve">Gwenaelle Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMERIS: Revista Multidisciplinar de Estudios de Género</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ensambles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Dossier: ¿Qué hacen las mujeres en las nuevas derechas? Activismos, roles y agendas, 23, pp.153-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439619v1</w:t>
+                <w:t xml:space="preserve">hal-05406447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historias de amor hay muchas pero historias de abuelas no&amp;quot;. Feminismo, historia familiar y memoria colectiva en las novelas gráficas de Ana Penyas, Sole Otero y Núria Pompeia</w:t>
+                <w:t xml:space="preserve">Del movimiento social al poder político. Un acercamiento a los partidos feministas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creneida. Anuario de Literaturas Hispánicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.134-170. </w:t>
+              <w:t xml:space="preserve">FEMERIS: Revista Multidisciplinar de Estudios de Género</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), pp.61-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21071/calh.vi11.16318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20318/femeris.2024.8340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04384445v1</w:t>
+                <w:t xml:space="preserve">hal-04439619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los fondos de Lidia Falcón: un archivo para la historia del movimiento feminista desde los 60</w:t>
+                <w:t xml:space="preserve">Historias de amor hay muchas pero historias de abuelas no&amp;quot;. Feminismo, historia familiar y memoria colectiva en las novelas gráficas de Ana Penyas, Sole Otero y Núria Pompeia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Jareño</w:t>
+                <w:t xml:space="preserve">Anne-Claire Sanz Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigaciones Feministas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, 10 (1), pp.27-44. </w:t>
+              <w:t xml:space="preserve">Creneida. Anuario de Literaturas Hispánicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.134-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5209/INFE.60722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21071/calh.vi11.16318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140611v1</w:t>
+                <w:t xml:space="preserve">hal-04384445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women, without a past. Searching for a feminist genealogy in the Vindicación Feminista pages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Los fondos de Lidia Falcón: un archivo para la historia del movimiento feminista desde los 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Jareño gila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ccec.8593⟩</w:t>
+              <w:t xml:space="preserve">Investigaciones Feministas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 10 (1), pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/INFE.60722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143438v1</w:t>
+                <w:t xml:space="preserve">hal-03140611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nous qui sommes sans passé, les femmes ». À la recherche d’une généalogie féministe dans les pages de Vindicación Feminista</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+                <w:t xml:space="preserve">Women, without a past. Searching for a feminist genealogy in the Vindicación Feminista pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño gila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.8593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ccec.8593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03140614v1</w:t>
+                <w:t xml:space="preserve">hal-03143438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibujar el feminismo: la obra temprana de Nuria Pompeia (1967-1975)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+                <w:t xml:space="preserve">« Nous qui sommes sans passé, les femmes ». À la recherche d’une généalogie féministe dans les pages de Vindicación Feminista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filanderas: revista interdisciplinar de estudios feministas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26754/ojs_filanderas/fil.201833252⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de civilisation espagnole contemporaine (de 1808 au temps présent), Histoire politique, économique, sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccec.8593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133704v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dibujar el feminismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filanderas: revista interdisciplinar de estudios feministas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dibujar el feminismo: la obra temprana de Nuria Pompeia (1967-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009568v1</w:t>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filanderas: revista interdisciplinar de estudios feministas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.59-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26754/ojs_filanderas/fil.201833252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Las narrativas extremistas desde una perspectiva interdisciplinar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Forti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Interuniversitario de Historia Conectada de los Medios de Comunicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Internacional de La Rioja/Universidad Autónoma de Madrid., Mar 2026, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fotografía al servicio de la causa feminista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Fotògrafes compromeses durant la transició (1975-1982)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Sorbonne, Apr 2026, Llucmajor, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feminist solidarity and democratic struggles : The case of Spanish feminism in the 1970s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral seminar “The Gender of Activism”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georgetown University, Apr 2025, Washignton DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migraciones, género y dictaduras en el cómic hispanohablante contemporáneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Amatrides, éthiques de l'exil au féminin (XXe-XXIè siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Université Catholique de l'Ouest Bretagne Sud, Apr 2025, Vannes (Bretagne), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pyromanes ou victimes : violences en ligne contre les militantes féministes d’extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences de genre en ligne : comprendre, mesurer, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2025, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las mujeres de extrema derecha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire El pueblo de derecha. El conservadurismo popular en las Américas y Europa (siglos XIX, XX y XXI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS), Jun 2025, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Doble genealogía en el cómic de autoría femenina. Historias familiares, transmisión y continuidades feministas en las obras de Núria Pompeia y los trabajos de jóvenes autoras »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Primer Congreso Internacional sobre Genealogías Feministas del Cómic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisa Mc Causland, Apr 2024, Madrid, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trayectorias individuales y seismos familiares en cómic contemporáneo. Migración, género y dictaduras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memorias, migraciones y archivos traumáticos en el cómic ibérico e iberoamericano contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agatha Mohring; David Gregorio, Oct 2024, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luchar con tinta morada : feministas, periodistas y escritoras contra el franquismo (1965-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio Internacional "Mujeres en lucha"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Nov 2024, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Pompeia : dessinatrice catalane, féministe et pionnière de la bande dessinée pendant le franquisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bande dessinée en Catalogne, à Valence et aux Îles Baléares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viviane Alary, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encrer&amp;quot; la mémoire, dessiner le traumatisme : la représentation de la guerre civile et du franquisme dans la bande dessinée espagnole actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bande dessinée, Histoire et historiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Vial; François Parnod, Mar 2022, La Roche Guyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Pompeia, une dessinatrice “à corps et sans cri” contre les normes de genre de l’Espagne franquiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire corps ? Représentations et revendications des créatrices de BD en Europe et dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les bréchoises, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Pompeia : à corps ouvert contre le patriarcat dans l’Espagne de Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adapter les corps en bande dessinée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agatha Mohring; Ludivine Bouton-Kelly; Romain Becker, Nov 2021, Angers, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nous qui sommes sans passé, les femmes. La recherche d’un passé alternatif comme outil de contestation et de création d’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Passant Passé. Héritages et expériences des temps"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etudes Romanes (EA 4385), Université Paris 8 Vincennes-Saint-Denis, May 2017, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trazos de memoria, trozos de historia. Cómic y franquismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Touton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Javier Alonso Carballés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ediciones Marmotilla, 2021, 978-84-09-32886-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Otras miradas. Voces y formas de la creación feminista desde los 60 en el Estado español.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bellaterra, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Otras miradas. Voces y formas de la creación feminista desde los años 60 en el Estado español</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bellaterra Edicions, 2021, 978-84-18684-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dessiner contre le patriarcat dans l’Espagne franquiste. Les corps soumis et les corps rebelles dans l’ouvre de Núria Pompeia»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">El legado feminista de Giulia Adinolfi: releer su pensamiento con gafas moradas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elena Grau Biosca. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marys Renné Hertiman et Camille de Singly (Éds.), Construire un Matrimoine de la BD. Créations, mobilisations et transmissions des femmes dans le neuvième art, en Europe et en Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses du réel, pp.138-163, 2024, ISBN : 978-2-37896-467-2</w:t>
+              <w:t xml:space="preserve">Giulia Adinolfi Sellitti. Entre mujeres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Icaria Editorial, pp.219-235, 2025, 978-84-9156-662-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123392v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Más allá de El Segundo Sexo. La influencia del feminismo radical francés en el pensamiento feminista español: el caso de Christine Delphy»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">« Nuestras mujeres en la guerra civil»: la construcción de una memoria feminista liberal y republicana en los años sesenta y setenta en España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teresa Nava et María Dolores Ramos. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aller-retour: las transferencias culturales entre España y Francia (siglos XIX y XX)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Trea, pp.157-172, 2023, Estudios Históricos La Olmeda. Colección Piedras Angulares, 978-84-19823-05-2</w:t>
+              <w:t xml:space="preserve">Historia, espacio público y mujeres (siglos XVII-XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Complutense, pp.567-589, 2025, 9788466939096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254838v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«El feminismo será internacionalista o no será»: estrategias de solidaridad, prácticas y difusión transnacional de saberes feministas durante los años setenta en España</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Asunción Esteban, Matteo Tomasoni, María Jesús Izquierdo. </w:t>
+                <w:t xml:space="preserve">Dessiner contre le patriarcat dans l’Espagne franquiste.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marys Renne Hertimann; Camille de Singly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuando luchar es sobrevivir. Resistencia(s) de las mujeres frente a los totalitarismos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construire un matrimoine de la bande dessinée,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre; Presses universitaires de Paris Nanterre, pp.138-162, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14fla⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03816036v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En los recovecos del régimen: dibujar el malestar femenino durante el franquismo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dessiner contre le patriarcat dans l’Espagne franquiste. Les corps soumis et les corps rebelles dans l’ouvre de Núria Pompeia»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trazos de memoria, trozos de historia. Cómic y franquismo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Marmotilla, 2021, 978-84-09-32886-4</w:t>
+              <w:t xml:space="preserve">Marys Renné Hertiman et Camille de Singly (Éds.), Construire un Matrimoine de la BD. Créations, mobilisations et transmissions des femmes dans le neuvième art, en Europe et en Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du réel, pp.138-163, 2024, ISBN : 978-2-37896-467-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385970v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Pompeia: metamorfosis de una obra (1967-1985)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">«Más allá de El Segundo Sexo. La influencia del feminismo radical francés en el pensamiento feminista español: el caso de Christine Delphy»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otras miradas. Voces y formas de la creación feminista desde los años 60 en el Estado español</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bellaterra Edicions, 2021, 978-84-18684-09-8</w:t>
+              <w:t xml:space="preserve">Aller-retour: las transferencias culturales entre España y Francia (siglos XIX y XX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Trea, pp.157-172, 2023, Estudios Históricos La Olmeda. Colección Piedras Angulares, 978-84-19823-05-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241984v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amistades, redes y colaboración: una mirada «genética» sobre el proyecto colectivo de Vindicación Feminista (1976-1979)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">«El feminismo será internacionalista o no será»: estrategias de solidaridad, prácticas y difusión transnacional de saberes feministas durante los años setenta en España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asunción Esteban, Matteo Tomasoni, María Jesús Izquierdo. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acción y voces de mujer en el espacio público</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-84-17301-47-7</w:t>
+              <w:t xml:space="preserve">Cuando luchar es sobrevivir. Resistencia(s) de las mujeres frente a los totalitarismos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Comares, 2022, 978-84-1369-421-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133709v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El gran desconocido: el feminismo radical independiente. Figuras heterodoxas, creación y propuestas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">En los recovecos del régimen: dibujar el malestar femenino durante el franquismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brumaria, 2018, 978-84-949247-8-1</w:t>
+              <w:t xml:space="preserve">Trazos de memoria, trozos de historia. Cómic y franquismo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Marmotilla, 2021, 978-84-09-32886-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140609v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una democracia sexual: Destape, liberación sexual y feminismo. ¿Una combinación imposible?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Núria Pompeia: metamorfosis de una obra (1967-1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"La Transición sentimental. Literatura y cultura en España desde los años 70", éd. NAVAL, Mº Ángeles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Madrid : Editorial Visor, pp.179-198, 2016</w:t>
+              <w:t xml:space="preserve">Otras miradas. Voces y formas de la creación feminista desde los años 60 en el Estado español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bellaterra Edicions, 2021, 978-84-18684-09-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973900v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la legislación a la identidad: Los debates en torno a la sexualiadad en las Jornadas de Liberación de la mujer: Madrid, Barcelona, Granada (1975-1979)</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Núria Pompeia: metamorfosis de una obra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño Gila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Sanz-Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Jareño Gila; Anne-Claire Sanz-Gavillon. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigación en temáticas de género. Aula de debate de jóvenes investigador@s 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Servicio de Publicaciones UAM, pp.155-172, 2016</w:t>
+              <w:t xml:space="preserve">Otras miradas. Voces y formas de la creación feminista desde los 60 en el Estado español</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bellaterra, pp.65-90, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979553v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amistades, redes y colaboración: una mirada «genética» sobre el proyecto colectivo de Vindicación Feminista (1976-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acción y voces de mujer en el espacio público</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-84-17301-47-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El gran desconocido: el feminismo radical independiente. Figuras heterodoxas, creación y propuestas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fundación Salvador Seguí. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las otras protagonistas de la Transición. Izquierda radical y movilizaciones sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brumaria, 2018, 978-84-949247-8-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una democracia sexual: Destape, liberación sexual y feminismo. ¿Una combinación imposible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"La Transición sentimental. Literatura y cultura en España desde los años 70", éd. NAVAL, Mº Ángeles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Madrid : Editorial Visor, pp.179-198, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la legislación a la identidad: Los debates en torno a la sexualiadad en las Jornadas de Liberación de la mujer: Madrid, Barcelona, Granada (1975-1979)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Jareño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Investigación en temáticas de género. Aula de debate de jóvenes investigador@s 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Servicio de Publicaciones UAM, pp.155-172, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construcción de la feminidad en la España de la Transición: las revistas Telva y Dunia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Jareño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Claude Chaput. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin/Féminin en transition. Espagne-1970-1986</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherhes ibériques et ibéro-américaines. GREX-GRISOR, inPress, 978-2-85901-048-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1984,51 +3482,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF992BC2"/>
+    <w:nsid w:val="E1868472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2215,51 +3713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-jareno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0612-6256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257091629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75163409222800092426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o Gila" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/femeris.2024.8340" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384445v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz Gavillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.vi11.16318" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/INFE.60722" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143438v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o&#160;gila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.8593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133704v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_filanderas/fil.201833252" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02009568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02983649v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Javier Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123392v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02973900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02979553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-jareno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0612-6256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/257091629" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/75163409222800092426" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406447v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bauvois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439619v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o Gila" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/femeris.2024.8340" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz Gavillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/calh.vi11.16318" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/INFE.60722" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Jare&#241;o&#160;gila" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccec.8593" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140614v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02009568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Sanz-Gavillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133704v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_filanderas/fil.201833252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Forti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613177v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628941v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629015v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628813v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628838v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02983649v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385947v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Javier Alonso Carball&#233;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613105v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123392v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254838v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816036v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385970v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133709v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140609v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02973900v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02979553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140613v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>