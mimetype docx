--- v0 (2026-03-22)
+++ v1 (2026-04-27)
@@ -1010,402 +1010,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: Large-scale trustworthy distributed collaborative systems - challenges and prospective solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sybil Attack Strikes Again: Denying Content Access in IPFS with a Single Computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2024 - INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3664482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595294v2</w:t>
+                <w:t xml:space="preserve">hal-04666290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synql: A CRDT-Based Approach for Replicated Relational Databases with Integrity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Elvinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habibatou Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAIS 2024 - 24th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.18-35, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62638-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969158v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybil Attack Strikes Again: Denying Content Access in IPFS with a Single Computer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote: Large-scale trustworthy distributed collaborative systems - challenges and prospective solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID 2024 - INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3664476.3664482⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04666290v1</w:t>
+                <w:t xml:space="preserve">hal-04595294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access control based on CRDTs for Collaborative Distributed Applications</w:t>
+                <w:t xml:space="preserve">Quantifying the Performance of Conflict-free Replicated Data Types in InterPlanetary File System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Rault</w:t>
+                <w:t xml:space="preserve">Quentin Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perrin</w:t>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd IEEE International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom-2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DICG 2023 - 4th International Workshop on Distributed Infrastructure for Common Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3631310.3633488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224855v1</w:t>
+                <w:t xml:space="preserve">hal-04337761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an Efficient Distributed Delivery Service for Group Key Agreement Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1460,217 +1469,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FPS 2023 - 16th International Symposium on Foundations &amp; Practice of Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Bordeaux, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Performance of Conflict-free Replicated Data Types in InterPlanetary File System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Acher</w:t>
+                <w:t xml:space="preserve">Access control based on CRDTs for Collaborative Distributed Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DICG 2023 - 4th International Workshop on Distributed Infrastructure for Common Good</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 22nd IEEE International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337761v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Access Control for Collaborative Applications using CRDTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaPoC 2022 - 9th Workshop on Principles and Practice of Consistency for Distributed Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1780,234 +1780,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-position characterization of conflicts: a case study of collaborative editing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoai Le Nguyen</w:t>
+                <w:t xml:space="preserve">Conflict-Free Replicated Relations for Multi-Synchronous Database Management at Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Conference on Collaboration Technologies and Social Computing (CollabTech 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Tartu/VIrtual, Estonia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Smart Data Services, 2020 IEEE World Congress on Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983533v1</w:t>
+                <w:t xml:space="preserve">hal-02983557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict-Free Replicated Relations for Multi-Synchronous Database Management at Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weihai Yu</w:t>
+                <w:t xml:space="preserve">Time-position characterization of conflicts: a case study of collaborative editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Smart Data Services, 2020 IEEE World Congress on Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Beijing, China</w:t>
+              <w:t xml:space="preserve">The 26th International Conference on Collaboration Technologies and Social Computing (CollabTech 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tartu/VIrtual, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983557v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Undo Support for State-Based CRDTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Elvinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,178 +2048,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: From groupware to large-scale trustworthy distributed collaborative systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link-Sign Prediction in Dynamic Signed Directed Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIWG 2018 - 24th International Conference on Collaboration and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Costa de Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875534v1</w:t>
+                <w:t xml:space="preserve">hal-01881035v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link-Sign Prediction in Dynamic Signed Directed Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote: From groupware to large-scale trustworthy distributed collaborative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">CRIWG 2018 - 24th International Conference on Collaboration and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Costa de Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881035v3</w:t>
+                <w:t xml:space="preserve">hal-01875534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trusternity: Auditing Transparent Log Server with Blockchain</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang-Long Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Companion of the The Web Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2348,51 +2348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Eisenbarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th IFIP Annual Conference on Data and Applications Security and Privacy (DBSec)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bergamo, Italy. pp.21-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2420,2306 +2420,2306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelism and conflicting changes in Git version control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoai Le Nguyen</w:t>
+                <w:t xml:space="preserve">An end-to-end learning solution for assessing the quality of Wikipedia articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCES’17 - The Fifteenth International Workshop on Collaborative Editing Systems </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OpenSym 2017 - International Symposium on Open Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Galway, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3125433.3125448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588482v1</w:t>
+                <w:t xml:space="preserve">hal-01559693v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dTrust: a simple deep learning approach for social recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
+                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IEEE International Conference on Collaboration and Internet Computing (CIC-17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578316v3</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end learning solution for assessing the quality of Wikipedia articles</w:t>
+                <w:t xml:space="preserve">dTrust: a simple deep learning approach for social recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenSym 2017 - International Symposium on Open Collaboration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 3rd IEEE International Conference on Collaboration and Internet Computing (CIC-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, San Jose, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559693v3</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578316v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+                <w:t xml:space="preserve">Handling Disturbance and Awareness of Concurrent Updates in a Collaborative Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDVE 2017 - 14th International Conference on Cooperative Design, Visualization, and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Mallorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01655438v1</w:t>
+                <w:t xml:space="preserve">hal-01652656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Disturbance and Awareness of Concurrent Updates in a Collaborative Editor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+                <w:t xml:space="preserve">Parallelism and conflicting changes in Git version control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDVE 2017 - 14th International Conference on Cooperative Design, Visualization, and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">IWCES’17 - The Fifteenth International Workshop on Collaborative Editing Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652656v1</w:t>
+                <w:t xml:space="preserve">hal-01588482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Quality of Collaboratively Edited Documents: the case of Wikipedia</w:t>
+                <w:t xml:space="preserve">Performance of real-time collaborative editors at large scale: User perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd IEEE International Conference on Collaboration and Internet Computing (CIC-16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Internet of People Workshop, 2016 IFIP Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vienna, Austria. pp.548-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2016.7497258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388614v1</w:t>
+                <w:t xml:space="preserve">hal-01351229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of real-time collaborative editors at large scale: User perspective</w:t>
+                <w:t xml:space="preserve">Computational Trust Model for Repeated Trust Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Internet of People Workshop, 2016 IFIP Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th IEEE International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Tianjin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2016.7497258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351229v1</w:t>
+                <w:t xml:space="preserve">hal-01351250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Trust Model for Repeated Trust Games</w:t>
+                <w:t xml:space="preserve">Quality Assessment of Wikipedia Articles without Feature Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Conference on Trust, Security and Privacy in Computing and Communications (TrustCom-16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th ACM/IEEE-CS on Joint Conference on Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Newark, United States. pp.27-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2910896.2910917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351250v1</w:t>
+                <w:t xml:space="preserve">hal-01351226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality Assessment of Wikipedia Articles without Feature Engineering</w:t>
+                <w:t xml:space="preserve">Measuring Quality of Collaboratively Edited Documents: the case of Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th ACM/IEEE-CS on Joint Conference on Digital Libraries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2nd IEEE International Conference on Collaboration and Internet Computing (CIC-16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Pittsburgh, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2910896.2910917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351226v1</w:t>
+                <w:t xml:space="preserve">hal-01388614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRDT Supporting Selective Undo for Collaborative Text Editing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_16⟩</w:t>
+              <w:t xml:space="preserve">European Conference on Computer Supported Cooperative Work 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oslo, Norway. pp.223-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20499-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246212v1</w:t>
+                <w:t xml:space="preserve">hal-01238831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CRDT Supporting Selective Undo for Collaborative Text Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihai Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Supported Cooperative Work 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Oslo, Norway. pp.223-242, </w:t>
+              <w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.193-206, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20499-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238831v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Fourteenth International Workshop on Collaborative Editing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Macfadden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Agustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_29⟩</w:t>
+              <w:t xml:space="preserve">The 17th ACM Conference on Computer supported cooperative work &amp; social computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2556420.2558861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088815v1</w:t>
+                <w:t xml:space="preserve">hal-01088762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fourteenth International Workshop on Collaborative Editing Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the Effect of Delay on Group Performance in Collaborative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haifeng Shen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meagan Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th ACM Conference on Computer supported cooperative work &amp; social computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Baltimore, United States. </w:t>
+              <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Seattle, WA, United States. pp.191 - 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556420.2558861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10831-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088762v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thirteenth International Workshop on Collaborative Editing Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ning Gu</w:t>
+                <w:t xml:space="preserve">Supporting Adaptable Granularity of Changes for Massive-scale Collaborative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer supported cooperative work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, San Antonio, United States</w:t>
+              <w:t xml:space="preserve">CollaborateCom - 9th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924922v1</w:t>
+                <w:t xml:space="preserve">hal-00903813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Adaptable Granularity of Changes for Massive-scale Collaborative Editing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+                <w:t xml:space="preserve">The Thirteenth International Workshop on Collaborative Editing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustina Agustina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Macfadden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CollaborateCom - 9th IEEE International Conference on Collaborative Computing: Networking, Applications and Worksharing - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Austin, United States</w:t>
+              <w:t xml:space="preserve">Conference on Computer supported cooperative work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903813v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'occupation mémoire des CRDTs pour l'édition collaborative temps-réel mobile</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urso</w:t>
+                <w:t xml:space="preserve">Collaboration over Wiki Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UbiMob - French-speaking Conference on Mobility and Ubiquity Computing - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t>
+              <w:t xml:space="preserve">IWCES'12 - The Twelfth International Workshop on Collaborative Editing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710258v1</w:t>
+                <w:t xml:space="preserve">hal-00726833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration over Wiki Content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc André</w:t>
+                <w:t xml:space="preserve">Securing Logs in Operation-based Collaborative Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWCES'12 - The Twelfth International Workshop on Collaborative Editing Systems</w:t>
+              <w:t xml:space="preserve">CSCW'12 - The Twelfth International Workshop on Collaborative Editing Systems 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726833v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing Logs in Operation-based Collaborative Editing</w:t>
+                <w:t xml:space="preserve">Authenticating Operation-based History in Collaborative Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCW'12 - The Twelfth International Workshop on Collaborative Editing Systems 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM 2012 International Conference on Support Group Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Sanibel Island, FL, United States. pp.131-140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2389176.2389197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761058v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticating Operation-based History in Collaborative Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
+                <w:t xml:space="preserve">Évaluation de l'occupation mémoire des CRDTs pour l'édition collaborative temps-réel mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM 2012 International Conference on Support Group Work</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UbiMob - French-speaking Conference on Mobility and Ubiquity Computing - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761045v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Log Auditing for Trust Assessment in Peer-to-Peer Collaboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
+                <w:t xml:space="preserve">Evaluating CRDTs for Real-time Document Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Gul Roh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on Parallel and Distributed Computing (ISPDC 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ACM Symposium on Document Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, California, United States. pp.103--112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00636177v1</w:t>
+                <w:t xml:space="preserve">inria-00629503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contract-extended Push-Pull-Clone Model</w:t>
+                <w:t xml:space="preserve">Log Auditing for Trust Assessment in Peer-to-Peer Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing (CollaborateCom 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">The 10th International Symposium on Parallel and Distributed Computing (ISPDC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cluj-Napoca, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00636183v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating CRDTs for Real-time Document Editing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
+                <w:t xml:space="preserve">A Contract-extended Push-Pull-Clone Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urso</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Rafik Bouguelia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM Symposium on Document Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing (CollaborateCom 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00629503v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DooSo6: Easy collaboration over shared projects</w:t>
               </w:r>
@@ -4803,1108 +4803,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00431680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer-to-peer Collaboration over XML Documents</w:t>
+                <w:t xml:space="preserve">Annotation of Concurrent Changes in Collaborative Software Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cooperative Design, Visualization and Engineering - CDVE 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Intelligent Computer Communication and Processing - ICCP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2008, Cluj-Napoca, Romania. pp.137-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343815v1</w:t>
+                <w:t xml:space="preserve">inria-00337401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra/Inter-document Change Awareness for Co-authoring of Web Sites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Awareness of Concurrent Changes in Distributed Software Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moira C. Norrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Information Systems Engineering - WISE 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85481-4⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Cooperative Information Systems - CoopIS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Monterrey, Mexico. pp.456-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343814v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness of Concurrent Changes in Distributed Software Development</w:t>
+                <w:t xml:space="preserve">Providing awareness in multi-synchronous collaboration without compromising privacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira C. Norrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cooperative Information Systems - CoopIS 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88871-0⟩</w:t>
+              <w:t xml:space="preserve">ACM 2008 conference on Computer supported cooperative work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, San Diego, United States. pp.659-668, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1460563.1460665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343812v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of Concurrent Changes in Collaborative Software Development</w:t>
+                <w:t xml:space="preserve">Peer-to-peer Collaboration over XML Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Computer Communication and Processing - ICCP 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cooperative Design, Visualization and Engineering - CDVE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Mallorca, Spain. pp.66-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88011-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337401v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing awareness in multi-synchronous collaboration without compromising privacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra/Inter-document Change Awareness for Co-authoring of Web Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira C. Norrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM 2008 conference on Computer supported cooperative work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, San Diego, United States. pp.659-668, </w:t>
+              <w:t xml:space="preserve">International Conference on Web Information Systems Engineering - WISE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Auckland, New Zealand. pp.90-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1460563.1460665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85481-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343817v1</w:t>
+                <w:t xml:space="preserve">inria-00343814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+                <w:t xml:space="preserve">New Work Modes For Collaborative Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Rahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, Florida, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems and Web Technologies - EISWT-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Orlando, United States. pp.176-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182424v1</w:t>
+                <w:t xml:space="preserve">inria-00129222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Awareness Model to Overview Modifications in Collaborative Graphical Authoring Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Norrie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom'2007</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00188329v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00182427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness Model to Overview Modifications in Collaborative Graphical Authoring Tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moira Norrie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, White Plains, NY, United States. pp.474 - 483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COLCOM.2007.4553878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00182427v1</w:t>
+                <w:t xml:space="preserve">inria-00188329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Work Modes For Collaborative Writing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+                <w:t xml:space="preserve">Flexible Reconciliation of XML Documents in Asynchronous Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems and Web Technologies - EISWT-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Orlando, United States. pp.176-182</w:t>
+              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00129222v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00139708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Reconciliation of XML Documents in Asynchronous Editing</w:t>
+                <w:t xml:space="preserve">A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems - ICEIS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.359-368</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Collaborative Editing Systems - IWCES 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Sanibel Island, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00139708v1</w:t>
+                <w:t xml:space="preserve">inria-00182424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Awareness in Collaborative Authoring through Edit Profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavroula Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Norrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Collaborative Computing: Networking, Applications and Worksharing - CollaborateCom 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Atlanta, Georgia, USA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5942,51 +5942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Conflicts through Multi-level Editing in Peer-to-peer Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Norrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6183,51 +6183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Editing with Contract over Friend-to-Friend Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Rafik Bouguelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6297,115 +6297,115 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Sybil Attack and Efficient Defense Strategy in IPFS DHT</w:t>
+                <w:t xml:space="preserve">Active Sybil attack and efficient defense strategy in IPFS DHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Henrique de Moura Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424411v1</w:t>
+                <w:t xml:space="preserve">hal-05424411v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6423,51 +6423,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synql: Replicated Relations and Integrity Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Elvinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6603,77 +6603,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8419, INRIA. 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and Round-free Multi-pair Asynchronous Push-Pull Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Gul Roh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6847,254 +6847,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00542852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasper: A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
+                <w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6204, INRIA. 2007, pp.10</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Cart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ferrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6278, INRIA. 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00150013v3</w:t>
+                <w:t xml:space="preserve">inria-00169395v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Optimistic Approaches to Collaborative Editing of Wiki Pages</w:t>
+                <w:t xml:space="preserve">Gasper: A Collaborative Writing Mode for Avoiding Blind Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6278, INRIA. 2007, pp.19</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6204, INRIA. 2007, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00169395v2</w:t>
+                <w:t xml:space="preserve">inria-00150013v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7343,51 +7343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01053-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vinh Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3329250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Le Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-018-9323-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996442.2996447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Thi Thu Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843012410031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira C. Norrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-007-9071-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90K9QJW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04595294v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969158v4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibatou Ba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62638-8_2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04666290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664482" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04224855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337821v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Acher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631310.3633488" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584553v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517209.3524826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihai Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881035v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3186938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eisenbarth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95729-6_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588482v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578316v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559693v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125433.3125448" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652656v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497258" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351250v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351226v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2910917" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088762v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Macfadden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Agustina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Shen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558861" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726833v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761045v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389197" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Rafik Bouguelia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gul Roh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04265-2_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343815v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papadopoulou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85481-4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343812v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343817v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1460563.1460665" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182427v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Norrie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05170265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05424411v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Henrique de Moura Netto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03999168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947194v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Moin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724232v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03229173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01053-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vinh Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3329250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Le Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-018-9323-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996442.2996447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Thi Thu Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843012410031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira C. Norrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-007-9071-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90K9QJW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04666290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969158v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibatou Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62638-8_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04595294v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Acher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631310.3633488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04224855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584553v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517209.3524826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihai Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881035v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3186938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eisenbarth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95729-6_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559693v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125433.3125448" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578316v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2910917" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Macfadden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Agustina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389197" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gul Roh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034717" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Rafik Bouguelia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04265-2_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papadopoulou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1460563.1460665" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85481-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Norrie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05170265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05424411v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Henrique de Moura Netto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03999168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947194v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Moin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724232v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03229173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>