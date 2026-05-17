--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1010,222 +1010,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybil Attack Strikes Again: Denying Content Access in IPFS with a Single Computer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synql: A CRDT-Based Approach for Replicated Relational Databases with Integrity Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cholez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibatou Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3664476.3664482⟩</w:t>
+              <w:t xml:space="preserve">DAIS 2024 - 24th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.18-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62638-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666290v1</w:t>
+                <w:t xml:space="preserve">hal-04969158v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synql: A CRDT-Based Approach for Replicated Relational Databases with Integrity Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sybil Attack Strikes Again: Denying Content Access in IPFS with a Single Computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Habibatou Ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAIS 2024 - 24th IFIP International Conference on Distributed Applications and Interoperable Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.18-35, </w:t>
+              <w:t xml:space="preserve">ARES 2024: The 19th International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62638-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3664476.3664482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969158v4</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: Large-scale trustworthy distributed collaborative systems - challenges and prospective solutions</w:t>
               </w:r>
@@ -1274,252 +1274,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Performance of Conflict-free Replicated Data Types in InterPlanetary File System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Acher</w:t>
+                <w:t xml:space="preserve">Design of an Efficient Distributed Delivery Service for Group Key Agreement Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Paillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Turuani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DICG 2023 - 4th International Workshop on Distributed Infrastructure for Common Good</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FPS 2023 - 16th International Symposium on Foundations &amp; Practice of Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Bordeaux, France. pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04337761v1</w:t>
+                <w:t xml:space="preserve">hal-04337821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Efficient Distributed Delivery Service for Group Key Agreement Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Paillat</w:t>
+                <w:t xml:space="preserve">Quantifying the Performance of Conflict-free Replicated Data Types in InterPlanetary File System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amine Ismail</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shadi Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPS 2023 - 16th International Symposium on Foundations &amp; Practice of Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DICG 2023 - 4th International Workshop on Distributed Infrastructure for Common Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3631310.3633488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337821v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access control based on CRDTs for Collaborative Distributed Applications</w:t>
               </w:r>
@@ -1780,234 +1780,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict-Free Replicated Relations for Multi-Synchronous Database Management at Edge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weihai Yu</w:t>
+                <w:t xml:space="preserve">Time-position characterization of conflicts: a case study of collaborative editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Le Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Smart Data Services, 2020 IEEE World Congress on Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Beijing, China</w:t>
+              <w:t xml:space="preserve">The 26th International Conference on Collaboration Technologies and Social Computing (CollabTech 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Tartu/VIrtual, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983557v1</w:t>
+                <w:t xml:space="preserve">hal-02983533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-position characterization of conflicts: a case study of collaborative editing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoai Le Nguyen</w:t>
+                <w:t xml:space="preserve">Conflict-Free Replicated Relations for Multi-Synchronous Database Management at Edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International Conference on Collaboration Technologies and Social Computing (CollabTech 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Tartu/VIrtual, Estonia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Smart Data Services, 2020 IEEE World Congress on Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983533v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Undo Support for State-Based CRDTs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Elvinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,178 +2048,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link-Sign Prediction in Dynamic Signed Directed Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keynote: From groupware to large-scale trustworthy distributed collaborative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">CRIWG 2018 - 24th International Conference on Collaboration and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Costa de Caparica, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881035v3</w:t>
+                <w:t xml:space="preserve">hal-01875534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keynote: From groupware to large-scale trustworthy distributed collaborative systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link-Sign Prediction in Dynamic Signed Directed Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRIWG 2018 - 24th International Conference on Collaboration and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Costa de Caparica, Portugal</w:t>
+              <w:t xml:space="preserve">CIC 2018 - 4th IEEE International Conference on Collaboration and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875534v1</w:t>
+                <w:t xml:space="preserve">hal-01881035v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trusternity: Auditing Transparent Log Server with Blockchain</w:t>
               </w:r>
@@ -2420,360 +2420,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An end-to-end learning solution for assessing the quality of Wikipedia articles</w:t>
+                <w:t xml:space="preserve">dTrust: a simple deep learning approach for social recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OpenSym 2017 - International Symposium on Open Collaboration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 3rd IEEE International Conference on Collaboration and Internet Computing (CIC-17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, San Jose, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559693v3</w:t>
+                <w:t xml:space="preserve">hal-01578316v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérald Oster</w:t>
+                <w:t xml:space="preserve">An end-to-end learning solution for assessing the quality of Wikipedia articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
+              <w:t xml:space="preserve">OpenSym 2017 - International Symposium on Open Collaboration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Galway, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3125433.3125448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655438v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559693v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dTrust: a simple deep learning approach for social recommendation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quang-Vinh Dang</w:t>
+                <w:t xml:space="preserve">MUTE: A Peer-to-Peer Web-based Real-time Collaborative Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Elvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd IEEE International Conference on Collaboration and Internet Computing (CIC-17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSCW 2017 - 15th European Conference on Computer-Supported Cooperative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Sheffield, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18420/ecscw2017_p5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578316v3</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Disturbance and Awareness of Concurrent Updates in a Collaborative Editor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weihai Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Oster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3246,261 +3246,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A CRDT Supporting Selective Undo for Collaborative Text Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weihai Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Supported Cooperative Work 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20499-4_12⟩</w:t>
+              <w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.193-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238831v1</w:t>
+                <w:t xml:space="preserve">hal-01246212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CRDT Supporting Selective Undo for Collaborative Text Editing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Do User Groups Cope with Delay in Real-Time Collaborative Note Taking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.193-206, </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Supported Cooperative Work 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oslo, Norway. pp.223-242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20499-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246212v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fourteenth International Workshop on Collaborative Editing Systems</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 11th International Conference on Cooperative Design, Visualization, and Engineering, CDVE 2014, Springer 2014 Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Seattle, WA, United States. pp.191 - 198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4379,347 +4379,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating CRDTs for Real-time Document Editing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
+                <w:t xml:space="preserve">Log Auditing for Trust Assessment in Peer-to-Peer Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ACM Symposium on Document Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 10th International Symposium on Parallel and Distributed Computing (ISPDC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Cluj-Napoca, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629503v1</w:t>
+                <w:t xml:space="preserve">inria-00636177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Log Auditing for Trust Assessment in Peer-to-Peer Collaboration</w:t>
+                <w:t xml:space="preserve">A Contract-extended Push-Pull-Clone Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Rafik Bouguelia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International Symposium on Parallel and Distributed Computing (ISPDC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Cluj-Napoca, Romania</w:t>
+              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing (CollaborateCom 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00636177v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00636183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contract-extended Push-Pull-Clone Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
+                <w:t xml:space="preserve">Evaluating CRDTs for Real-time Document Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ahmed-Nacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Molli</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Oster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyun-Gul Roh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Urso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Collaborative Computing: Networking, Applications and Worksharing (CollaborateCom 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ACM Symposium on Document Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Mountain View, California, United States. pp.103--112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2034691.2034717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00636183v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00629503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DooSo6: Easy collaboration over shared projects</w:t>
               </w:r>
@@ -6183,51 +6183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Editing with Contract over Friend-to-Friend Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hien Thi Thu Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Rafik Bouguelia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6316,51 +6316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Sybil attack and efficient defense strategy in IPFS DHT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Henrique de Moura Netto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6423,51 +6423,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synql: Replicated Relations and Integrity Maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Elvinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia-Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meagan Newman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Shalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8419, INRIA. 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and Round-free Multi-pair Asynchronous Push-Pull Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyun-Gul Roh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Lavinia Ignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7343,51 +7343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01053-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vinh Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3329250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Le Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-018-9323-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996442.2996447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Thi Thu Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843012410031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira C. Norrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-007-9071-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90K9QJW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04666290v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664482" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969158v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibatou Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62638-8_2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04595294v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Acher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631310.3633488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04224855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584553v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517209.3524826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihai Yu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983533v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881035v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3186938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eisenbarth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95729-6_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559693v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125433.3125448" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578316v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2910917" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246212v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_16" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Macfadden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Agustina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389197" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629503v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gul Roh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034717" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636183v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Rafik Bouguelia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04265-2_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papadopoulou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1460563.1460665" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85481-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Norrie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05170265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05424411v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Henrique de Moura Netto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03999168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947194v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Moin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724232v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03229173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04829916v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Paillat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia-Lavinia Ignat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turuani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ismail" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01053-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Oster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4110" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02307981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Vinh Dang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Shalin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3329250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Le Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-018-9323-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996442.2996447" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761038v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hien Thi Thu Truong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218843012410031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Lavinia Ignat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira C. Norrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-007-9071-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-90K9QJW0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434615v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04969158v4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Elvinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibatou Ba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62638-8_2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04666290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3664482" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04595294v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04337761v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Acher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3631310.3633488" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04224855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Rault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03584553v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517209.3524826" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02983557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weihai Yu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02370231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01881035v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01883589v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3184558.3186938" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917636v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eisenbarth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-95729-6_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578316v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01559693v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3125433.3125448" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01655438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017_p5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2016.7497258" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351250v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01351226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2910896.2910917" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_16" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fox" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20499-4_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Macfadden" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustina Agustina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Gu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Shen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558861" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan Newman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10831-5_29" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00903813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924922v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00726833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761058v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761045v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2389176.2389197" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00710258v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmed-Nacer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Urso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Rafik Bouguelia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Gul Roh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2034691.2034717" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431680v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04265-2_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337401v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88871-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343817v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Papadopoulou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1460563.1460665" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343815v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88011-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85481-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ignat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Rahhal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Norrie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00188329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Cart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ferri&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COLCOM.2007.4553878" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139708v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109093v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05170265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636184v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05424411v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Henrique de Moura Netto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03999168v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00947194v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Moin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724232v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542852v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169395v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00150013v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03229173v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>