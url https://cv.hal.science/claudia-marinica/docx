--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1365,381 +1365,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRMcr - a CIDOC-CRM extension for supporting semantic interoperability in the conservation and restoration domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The flow of ideologies between a political figure and a militant community: a CMC corpora analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Després</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Bannour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Plancq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">6th Conference on Computer-Mediated Communication (CMC) and Social Media Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872164v1</w:t>
+                <w:t xml:space="preserve">hal-01872152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Idéo2017 : une plateforme citoyenne dédiée à l'analyse des tweets lors des événements politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRMcr - a CIDOC-CRM extension for supporting semantic interoperability in the conservation and restoration domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Longhi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruven Pillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nader Hassine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Darrieumerlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Digital Heritage 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699423v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The flow of ideologies between a political figure and a militant community: a CMC corpora analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">#Idéo2017 : une plateforme citoyenne dédiée à l'analyse des tweets lors des événements politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zakarya Després</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nader Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhafiz Alkhouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Plancq</w:t>
+                <w:t xml:space="preserve">Boris Borzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Computer-Mediated Communication (CMC) and Social Media Corpora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Anvers, Belgium</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872152v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of Museum Visitors' Behavior through Indoor Trajectory Analysis</w:t>
               </w:r>
@@ -1876,77 +1876,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nader Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhafiz Alkhouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Borzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Computer-Mediated Communication and Social Media Corpora for the Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bolzano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2687,138 +2687,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Mining of Association Rules with Rule Schemas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User-driven Association Rule Mining Using a Local Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Olaru</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CIDM'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Milan, Italy. pp.200-205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0002003002000205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421572v1</w:t>
+                <w:t xml:space="preserve">hal-00424596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Post-Mining of Association Rules with Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Marinica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2834,161 +2843,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Conference Applied Stochastic Models and Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vilnius, Lithuania. pp.76-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User-driven Association Rule Mining Using a Local Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Mining of Association Rules with Rule Schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Marinica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Enterprise Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-CIDM'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, United States. pp.118-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0002003002000205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00424596v1</w:t>
+                <w:t xml:space="preserve">hal-00421572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'ontologies pour améliorer le post-traitement des règles d'association en fouille de données</w:t>
               </w:r>
@@ -4762,51 +4762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7939B444"/>
+    <w:nsid w:val="676B2F51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4993,51 +4993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-marinica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168974290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Despr&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2019-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leboucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Djemili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2010.29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.618" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Rioult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilhac Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Diaz-Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bannour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruven Pillay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darrieumerlou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699423v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hassine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhafiz Alkhouli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872152v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djemili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddioui Naoual" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leboucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Capderou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419476" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058867v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Elia Sarfati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Adriani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Ngo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542050.2542089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421572v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Olaru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424601v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424596v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002003002000205" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2008.87" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Foss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daviet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lahanier-Reuter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/l-analyse-statistique-implicative-edition-sous-direction-regis-gras-9782364935778.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcilhac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-sentral.com/book/info/340824/Indigeneity-and-Food-Politics-Transnationalism-Social-Inclusion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Haji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hilali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Yuan Jen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-38901-1_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38901-1_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ghariani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-38901-1_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38901-1_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381932v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00912580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-marinica" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168974290" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02275550v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Marinica" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Despr&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2019-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Niang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leboucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouiller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouchou Markhoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097571" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Djemili" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kotzinos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2010.29" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772437v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Harzallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margo Bernelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.618" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03688848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tuffery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Rioult" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4745006" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996735v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcilhac Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Diaz-Marin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Kontarinis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Vodislav" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bannour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruven Pillay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Darrieumerlou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699423v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Hassine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhafiz Alkhouli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Borzic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djemili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01326784v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddioui Naoual" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Leboucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Capderou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2938503.2938545" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381011v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419476" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058867v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Elia Sarfati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Adriani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeow Wei Choong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Hung Ngo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Orazio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2542050.2542089" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424596v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Olaru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002003002000205" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2008.87" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Foss&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Daviet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Regnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lahanier-Reuter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepadues.com/livres/l-analyse-statistique-implicative-edition-sous-direction-regis-gras-9782364935778.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00801452v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcilhac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-sentral.com/book/info/340824/Indigeneity-and-Food-Politics-Transnationalism-Social-Inclusion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Haji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381937v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hilali" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao-Yuan Jen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-38901-1_4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38901-1_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381940v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ghariani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-38901-1_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-38901-1_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381932v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08732-0_7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00912580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>