--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -721,243 +721,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Drummond de Andrade et la chronique du temps</w:t>
+                <w:t xml:space="preserve">L’apprentissage de la liberté par la lecture de Diário de Miguel Torga et de Conta Corrente de Virgílio Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Mémoires d’avril : 1974-2004, trente ans de la révolution des Œillets au Portugal, 80, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2005.1067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue et pouvoir, Sargento Getúlio de João Ubaldo Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.57-74</w:t>
+              <w:t xml:space="preserve">, 2005, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Langue et pouvoir, Sargento Getúlio de João Ubaldo Ribeiro</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Drummond de Andrade et la chronique du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 9</w:t>
+              <w:t xml:space="preserve">, 2005, pp.57-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.2005.1067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03747097v1</w:t>
+                <w:t xml:space="preserve">hal-01494726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et modernisme dans le Brésil de Getúlio Vargas (1930-1945)</w:t>
               </w:r>
@@ -2083,472 +2083,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muito d'alma: Cartas de Paulo Barreto (João do Rio) a João de Barros– 1909-1921</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgínia Camilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Do Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garamond, 2015, 9788576174264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mes chéries : lettres de Clarice Lispector à ses sœurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice Lispector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des Femmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9782721006448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Muito d'alma: Cartas de Paulo Barreto (João do Rio) a João de Barros– 1909-1921</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogues lusophones : raconter la fête, raconter la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 19, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux quatre vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virgínia Camilotti</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Do Rio</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des femmes,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9782721006257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hommes de lettres et la &amp;quot;Res publica&amp;quot; au Portugal et au Brésil: commémorations du centenaire de la République portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Garamond, 2015, 9788576174264</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poncioni, Cláudia and Da Costa Esteves, José Manuel and Da Costa, José. Michel Houdiard, 2013, 978-2-35692-072-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545998v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-01494200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire le passé et construire l’avenir : intellectuels, penseurs, écrivains, regards croisées Portugal-Brésil 1910-2010</w:t>
               </w:r>
@@ -3126,186 +3126,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajetos de livros, técnicas e ideias França–Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Márcia Abreu; Marisa Midori. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A circulação transatlântica dos impressos : conexões</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unicamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-32, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Um romance Belle époque: A correspondência de uma estação de cura de João do Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vania Chaves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flagrantes da Literatura Brasileira da Belle époque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Esfera do Caos, pp.57-69, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494216v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01494220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Léger Vauthier do manuscrito à edição</w:t>
               </w:r>
@@ -3504,165 +3504,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De général de l’armée bolivarienne à penseur de la nation brésilienne : le parcours singulier de Abreu et Lima (1796-1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’indépendance de l’Amérique andine et l’Europe (1767-1840), émergence et devenir de l’espace bolivarien, précurseurs, acteurs et concepteurs. Spécificités, modèles et influences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Paris Ouest Nanterre la Défense, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bio-grafar, escrever vidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tramas e dramas do político, formas e jogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUFU, pp.409-442, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494223v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01494226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma leitura de Memórias do sobrinho do meu tio de Joaquim Manuel de Macedo</w:t>
               </w:r>
@@ -4754,159 +4754,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expertise pour des projets de recherche soumis à la Fundação de Amparo à Pesquisa do Estado de São Paulo (FAPESP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Fundação de Amparo à Pesquisa do Estado de São Paulo (FAPESP). 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expertise pour le Centre national du livre, traductions en français et en portugais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Centre national du livre. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494389v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01494385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5061,51 +5061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamaison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lispector" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sabino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/pres-du-coeur/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/mes-cheries/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Camilotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Do Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o De Barros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/aux-quatre-vents/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Pontual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.circulacaodosimpressos.iel.unicamp.br/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01498375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orsoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamaison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lispector" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sabino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/pres-du-coeur/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Camilotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Do Rio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o De Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/mes-cheries/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Machado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/aux-quatre-vents/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Pontual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.circulacaodosimpressos.iel.unicamp.br/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01498375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orsoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>