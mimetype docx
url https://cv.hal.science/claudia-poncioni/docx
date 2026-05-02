--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -721,243 +721,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlos Drummond de Andrade et la chronique du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.57-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de la liberté par la lecture de Diário de Miguel Torga et de Conta Corrente de Virgílio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Mémoires d’avril : 1974-2004, trente ans de la révolution des Œillets au Portugal, 80, pp.69-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2005.1067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.2005.1067⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03747097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et pouvoir, Sargento Getúlio de João Ubaldo Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494728v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01494726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et modernisme dans le Brésil de Getúlio Vargas (1930-1945)</w:t>
               </w:r>
@@ -2343,212 +2343,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hommes de lettres et la &amp;quot;Res publica&amp;quot; au Portugal et au Brésil: commémorations du centenaire de la République portugaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel da Costa Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poncioni, Cláudia and Da Costa Esteves, José Manuel and Da Costa, José. Michel Houdiard, 2013, 978-2-35692-072-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux quatre vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lamaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Maria Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions des femmes,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9782721006257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494200v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-01545998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire le passé et construire l’avenir : intellectuels, penseurs, écrivains, regards croisées Portugal-Brésil 1910-2010</w:t>
               </w:r>
@@ -3504,165 +3504,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bio-grafar, escrever vidas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tramas e dramas do político, formas e jogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUFU, pp.409-442, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De général de l’armée bolivarienne à penseur de la nation brésilienne : le parcours singulier de Abreu et Lima (1796-1869)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’indépendance de l’Amérique andine et l’Europe (1767-1840), émergence et devenir de l’espace bolivarien, précurseurs, acteurs et concepteurs. Spécificités, modèles et influences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Paris Ouest Nanterre la Défense, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494226v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01494223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma leitura de Memórias do sobrinho do meu tio de Joaquim Manuel de Macedo</w:t>
               </w:r>
@@ -4754,159 +4754,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expertise pour le Centre national du livre, traductions en français et en portugais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Centre national du livre. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expertise pour des projets de recherche soumis à la Fundação de Amparo à Pesquisa do Estado de São Paulo (FAPESP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] Fundação de Amparo à Pesquisa do Estado de São Paulo (FAPESP). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494385v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01494389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5061,51 +5061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747097v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamaison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lispector" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sabino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/pres-du-coeur/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Camilotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Do Rio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o De Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/mes-cheries/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494200v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Machado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/aux-quatre-vents/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Pontual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.circulacaodosimpressos.iel.unicamp.br/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01498375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orsoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494385v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494389v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamaison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lispector" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sabino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/pres-du-coeur/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Camilotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Do Rio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o De Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/mes-cheries/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/aux-quatre-vents/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Pontual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.circulacaodosimpressos.iel.unicamp.br/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01498375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orsoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>