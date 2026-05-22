--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -376,165 +376,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drummond, o Favelário e o Patrimônio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navegações, Revista de Cultura e Literaturas de Língua Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.17-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Milton Hatoum e o romance das origens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encruzilhadas/Crossroad </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Encruzilhadas-Crossroad 8, pp.165-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494719v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01494720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machado de Assis e Carlos Drummond de Andrade, cronistas</w:t>
               </w:r>
@@ -721,243 +721,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Drummond de Andrade et la chronique du temps</w:t>
+                <w:t xml:space="preserve">Langue et pouvoir, Sargento Getúlio de João Ubaldo Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Drummond de Andrade et la chronique du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crisol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.57-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de la liberté par la lecture de Diário de Miguel Torga et de Conta Corrente de Virgílio Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Mémoires d’avril : 1974-2004, trente ans de la révolution des Œillets au Portugal, 80, pp.69-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.2005.1067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/mat.2005.1067⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03747097v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01494728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation et modernisme dans le Brésil de Getúlio Vargas (1930-1945)</w:t>
               </w:r>
@@ -2083,225 +2083,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mes chéries : lettres de Clarice Lispector à ses sœurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lamaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarice Lispector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions des Femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782721006448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muito d'alma: Cartas de Paulo Barreto (João do Rio) a João de Barros– 1909-1921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgínia Camilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Do Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garamond, 2015, 9788576174264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Do Rio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01494203v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-01494198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues lusophones : raconter la fête, raconter la vie</w:t>
               </w:r>
@@ -3126,186 +3126,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Um romance Belle époque: A correspondência de uma estação de cura de João do Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vania Chaves. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flagrantes da Literatura Brasileira da Belle époque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esfera do Caos, pp.57-69, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajetos de livros, técnicas e ideias França–Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Márcia Abreu; Marisa Midori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A circulação transatlântica dos impressos : conexões</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unicamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-32, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unicamp</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01494220v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01494216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Léger Vauthier do manuscrito à edição</w:t>
               </w:r>
@@ -3504,165 +3504,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De général de l’armée bolivarienne à penseur de la nation brésilienne : le parcours singulier de Abreu et Lima (1796-1869)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Poncioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’indépendance de l’Amérique andine et l’Europe (1767-1840), émergence et devenir de l’espace bolivarien, précurseurs, acteurs et concepteurs. Spécificités, modèles et influences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université Paris Ouest Nanterre la Défense, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bio-grafar, escrever vidas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Poncioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tramas e dramas do político, formas e jogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDUFU, pp.409-442, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01494223v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01494226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma leitura de Memórias do sobrinho do meu tio de Joaquim Manuel de Macedo</w:t>
               </w:r>
@@ -5061,51 +5061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494726v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747097v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1067" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494728v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamaison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lispector" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sabino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/pres-du-coeur/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Camilotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Do Rio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o De Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/mes-cheries/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/aux-quatre-vents/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Pontual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.circulacaodosimpressos.iel.unicamp.br/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494216v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494226v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01498375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orsoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Poncioni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494192v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494195v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494194v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494719v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494722v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494723v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494726v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494729v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494731v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494374v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494769v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494760v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494761v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494764v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orna Levin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494196v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lamaison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice Lispector" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Sabino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/pres-du-coeur/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494198v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/mes-cheries/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Camilotti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Do Rio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o De Barros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01545998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel da Costa Esteves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; da Costa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Machado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.desfemmes.fr/litterature/aux-quatre-vents/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494205v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Esteves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494658v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virg&#237;nia Pontual" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494684v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494216v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.circulacaodosimpressos.iel.unicamp.br/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494214v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494226v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494223v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494675v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494716v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494762v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494763v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494767v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01498375v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Orsoni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01494385v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>