--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,303 +100,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de pratique dans un contexte de co-enseignement</w:t>
+                <w:t xml:space="preserve">Segni scritti, segni descritti: la rappresentazione della Lingua dei Segni Francese nei dizionari dal XVIII secolo ad oggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde “Retours d’expériences sur les pratiques de scénarisation pédagogique”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedagolab - Université de Poitiers, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Etimologia, grammatica e traduzione delle lingue segnate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Parma, Jun 2025, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238059v1</w:t>
+                <w:t xml:space="preserve">hal-05238357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la Licence Langue des signes</w:t>
+                <w:t xml:space="preserve">Prendre en compte la multilinéarité du corps dans la description du mouvement avec Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erasmus+ Staff Training Week - Colloque “Inclusion du handicap en milieu scolaire et universitaire”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Feb 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">XVIIe colloque international de l’Association International de Psychomécanique du langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPL, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237958v1</w:t>
+                <w:t xml:space="preserve">hal-05238419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segni scritti, segni descritti: la rappresentazione della Lingua dei Segni Francese nei dizionari dal XVIII secolo ad oggi</w:t>
+                <w:t xml:space="preserve">Présentation de la Licence Langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etimologia, grammatica e traduzione delle lingue segnate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Parma, Jun 2025, Parma, Italy</w:t>
+              <w:t xml:space="preserve">Erasmus+ Staff Training Week - Colloque “Inclusion du handicap en milieu scolaire et universitaire”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Feb 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238357v1</w:t>
+                <w:t xml:space="preserve">hal-05237958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre en compte la multilinéarité du corps dans la description du mouvement avec Typannot</w:t>
+                <w:t xml:space="preserve">Transformation de pratique dans un contexte de co-enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe colloque international de l’Association International de Psychomécanique du langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPL, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Table ronde “Retours d’expériences sur les pratiques de scénarisation pédagogique”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedagolab - Université de Poitiers, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238419v1</w:t>
+                <w:t xml:space="preserve">hal-05238059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did somebody say ‘Gest-IT’? A pilot exploration of multimodal data management</w:t>
               </w:r>
@@ -847,441 +847,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gestures to kinesthetic modality: how to express epistemicity in a haptic device for human-machine interaction</w:t>
+                <w:t xml:space="preserve">Linking language to body: the Typannot approach to SL transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Catteau</w:t>
+                <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chevrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of the Intl Soc. Gesture Studies: Gesture, from description to application (ISGS9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago IL, United States</w:t>
+              <w:t xml:space="preserve">9th Conference of the International Society for Gesture Studies. “Gesture: From Description to Application” (ISGS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741158v1</w:t>
+                <w:t xml:space="preserve">hal-03741160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking language to body: the Typannot approach to SL transcription</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying the transcription system Typannot to mouth gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Danet</w:t>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contesse Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of the International Society for Gesture Studies. “Gesture: From Description to Application” (ISGS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741160v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the transcription system Typannot to mouth gestures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From gestures to kinesthetic modality: how to express epistemicity in a haptic device for human-machine interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contesse Adrien</w:t>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.42-47</w:t>
+              <w:t xml:space="preserve">9th Conference of the Intl Soc. Gesture Studies: Gesture, from description to application (ISGS9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741057v1</w:t>
+                <w:t xml:space="preserve">hal-03741158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the Transcription System Typannot to Mouth Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Danet</w:t>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1336,90 +1336,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a transcription font for mouth actions in sign languages: the Typannot typographic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chevrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G21C 2022 "Grapholinguistics in the 21st century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Palaiseau, France</w:t>
@@ -1511,2010 +1511,2010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formalisation graphique de l'approche kinésiologique</w:t>
+                <w:t xml:space="preserve">Sign languages: facilitating learning, diffusion and use in linguistic research of SignWriting through re-arranging its structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Séminaire ISGS France "Kaléidoscope kinésiologique: hommage à Dominique Boutet"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Aix, France</w:t>
+              <w:t xml:space="preserve">14° Annual Intl Conf. Languages &amp; Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AtInER, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741114v1</w:t>
+                <w:t xml:space="preserve">hal-02555916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesiological approach in the LexiKHuM project</w:t>
+                <w:t xml:space="preserve">La formalisation graphique de l'approche kinésiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de présentation du projet LexiKHuM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovic Saint-Bauzel (ISIR Sorbonne), Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Séminaire ISGS France "Kaléidoscope kinésiologique: hommage à Dominique Boutet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Aix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741110v1</w:t>
+                <w:t xml:space="preserve">hal-03741114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign languages: facilitating learning, diffusion and use in linguistic research of SignWriting through re-arranging its structure</w:t>
+                <w:t xml:space="preserve">The kinesiological approach in the LexiKHuM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° Annual Intl Conf. Languages &amp; Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AtInER, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire de présentation du projet LexiKHuM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Saint-Bauzel (ISIR Sorbonne), Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555916v1</w:t>
+                <w:t xml:space="preserve">hal-03741110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes: l'approche Typannot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to improve metalinguistic awareness by writing a language without writing: sign languages and SignWriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 3, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555981v1</w:t>
+                <w:t xml:space="preserve">hal-02555853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve metalinguistic awareness by writing a language without writing: sign languages and SignWriting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typannot: a typographic system to transcribe sign languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 3, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ATypI working Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Morlighem (ESAD Amiens), Feb 2020, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555853v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot: a typographic system to transcribe sign languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Transcribing sign languages with Typannot: a typographic system which retains and displays multiple levels of information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATypI working Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Morlighem (ESAD Amiens), Feb 2020, Amiens, France</w:t>
+              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 3, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378345v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing sign languages with Typannot: a typographic system which retains and displays multiple levels of information.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes: l'approche Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Danet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adrien Contesse</w:t>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris 3, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">7° Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555881v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a typeface for the transcription of facial actions in sign languages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le projet Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "SignNonManuals 2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Images, imaginaires et futur, Forum Ouvert Œuvres et Recherches (FOOR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, école Le Fresnoy, Nov 2019, Villeneuve d'Ascq, France. pp.40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342442v1</w:t>
+                <w:t xml:space="preserve">hal-02377088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Typannot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Systèmes typographiques et langues des signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrien Contesse</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images, imaginaires et futur, Forum Ouvert Œuvres et Recherches (FOOR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, école Le Fresnoy, Nov 2019, Villeneuve d'Ascq, France. pp.40-41</w:t>
+              <w:t xml:space="preserve">Colloque "Dzing Dzing - Ce qui nous préoccupe : recherche Design en école d’art". XIe biennale internationale Design Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esad Saint Etienne, Apr 2019, Saint-Etienne, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377088v1</w:t>
+                <w:t xml:space="preserve">hal-02375031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes typographiques et langues des signes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a typeface for the transcription of facial actions in sign languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Dzing Dzing - Ce qui nous préoccupe : recherche Design en école d’art". XIe biennale internationale Design Saint-Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esad Saint Etienne, Apr 2019, Saint-Etienne, France. pp.10</w:t>
+              <w:t xml:space="preserve">Workshop "SignNonManuals 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375031v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TYPANNOT, a new glyphic system to annotate handshapes in any sign languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference of the International Society of Gesture Studies "Gesture and diversity" (ISGS8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heather Brooks, Jul 2018, Cape Town, South Africa. pp.139-140</w:t>
+              <w:t xml:space="preserve">Conférence et expositions Langues et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGLFLF - Délégation Générale à la Langue Française et aux Langues de France (Ministère de la Culture), Jul 2018, Paris La Villette, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342788v1</w:t>
+                <w:t xml:space="preserve">hal-02375084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">GestualScript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence et expositions Langues et numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DGLFLF - Délégation Générale à la Langue Française et aux Langues de France (Ministère de la Culture), Jul 2018, Paris La Villette, France. pp.10</w:t>
+              <w:t xml:space="preserve">Reciprocity Design - exposition "Fragilitas: handle with care"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375084v1</w:t>
+                <w:t xml:space="preserve">hal-02568327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GestualScript</w:t>
+                <w:t xml:space="preserve">Coding movement in sign languages: the Typannot approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reciprocity Design - exposition "Fragilitas: handle with care"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">MoCo'18 - 5th Intl Conf. Movement and computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568327v1</w:t>
+                <w:t xml:space="preserve">hal-02551344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coding movement in sign languages: the Typannot approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling sign language annotations of the handshapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoCo'18 - 5th Intl Conf. Movement and computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Genova, Italy</w:t>
+              <w:t xml:space="preserve">Aflico-Jet 2018 Corpora and Representativeness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nanterre, France. pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551344v1</w:t>
+                <w:t xml:space="preserve">hal-02342798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling sign language annotations of the handshapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Boutet</w:t>
+                <w:t xml:space="preserve">TYPANNOT, a new glyphic system to annotate handshapes in any sign languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aflico-Jet 2018 Corpora and Representativeness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nanterre, France. pp.15-17</w:t>
+              <w:t xml:space="preserve">8th Conference of the International Society of Gesture Studies "Gesture and diversity" (ISGS8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heather Brooks, Jul 2018, Cape Town, South Africa. pp.139-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342798v1</w:t>
+                <w:t xml:space="preserve">hal-02342788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural correlation between location and movement of signs: lacking motion economy for co-speech gestures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Écrire les langues des signes : inscription et transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language as a form of Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNR Rome, Jun 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">8ème Colloque “Printemps de la typographie 2017: supporter l’écriture”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, école Estienne, Mar 2017, Paris 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342840v1</w:t>
+                <w:t xml:space="preserve">hal-02340785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire les langues des signes : inscription et transcription</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural correlation between location and movement of signs: lacking motion economy for co-speech gestures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque “Printemps de la typographie 2017: supporter l’écriture”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, école Estienne, Mar 2017, Paris 2, France</w:t>
+              <w:t xml:space="preserve">Language as a form of Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR Rome, Jun 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340785v1</w:t>
+                <w:t xml:space="preserve">hal-02342840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche glyphique spécifique pour la transcription/exploration des Langues Signées : nécessités et présentation d'étapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Goguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du geste 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Dubos, IEA Nantes, May 2017, Nantes, France</w:t>
@@ -3543,77 +3543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire la langue des signes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,609 +3662,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestual Script</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of sign languages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Goguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Vision”: recherche en art et en design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANdEA, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude DIG2016 - La dynamique interactionnelle du geste: “Making sense together”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris 8, France. pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561122v1</w:t>
+                <w:t xml:space="preserve">hal-02340803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of handshapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of handshapes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Goguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conf. International Society of Gestures Studies "Gesture-Creativity-Multimodality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.139</w:t>
+              <w:t xml:space="preserve">Sans everything: an international conference about sans serif letterforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amiens, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340794v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of sign languages.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Gestual Script</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude DIG2016 - La dynamique interactionnelle du geste: “Making sense together”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris 8, France. pp.2-3</w:t>
+              <w:t xml:space="preserve">“Vision”: recherche en art et en design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANdEA, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340803v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of handshapes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of handshapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sans everything: an international conference about sans serif letterforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amiens, France. pp.6</w:t>
+              <w:t xml:space="preserve">7th Conf. International Society of Gestures Studies "Gesture-Creativity-Multimodality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561194v1</w:t>
+                <w:t xml:space="preserve">hal-02340794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typannot, a glyphic embodiment for SL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet digital : Int. Conf. “The digital subject: codes”Codes - Roundtable “On the Cigale and the Typannot projects”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Arts H2H, Nov 2015, Paris 8, France</w:t>
@@ -4287,368 +4287,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration phonologique d'un système pour annoter les Langues des Signes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Annotating sign language using a dedicated glyph system (the project Typannot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Renna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du Réseau Français de Phonologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd Intl Conf. on Sign Language Acquisition (ICSLA2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Amsterdam - Radboud University, Jul 2015, Amsterdam, Netherlands. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2801.1366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297193v1</w:t>
+                <w:t xml:space="preserve">hal-02342992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating sign language using a dedicated glyph system (the project Typannot)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Structuration phonologique d'un système pour annoter les Langues des Signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Intl Conf. on Sign Language Acquisition (ICSLA2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2801.1366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02342992v1</w:t>
+                <w:t xml:space="preserve">hal-01297193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration phonologique d’un système pour annoter les langues des signes : Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothée Goguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Michel de Montaigne, Jun 2015, Bordeaux, France. pp.41-43</w:t>
@@ -4671,541 +4671,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les Langues des Signes (LS) à travers SignWriting (SW) : peut-on parler de « faute d’orthographe » en SW ?</w:t>
+                <w:t xml:space="preserve">Implementation into the SWord project of observations arising from the process of users' appropriating and adapting SignWriting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conf. Writing research across borders III (WRAB)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SignWriting Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SW Committee, Jul 2014, La Jolla CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558839v1</w:t>
+                <w:t xml:space="preserve">hal-02558906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation into the SWord project of observations arising from the process of users' appropriating and adapting SignWriting.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards improving the e-learning experience for deaf students: e-LUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SignWriting Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SW Committee, Jul 2014, La Jolla CA, United States</w:t>
+              <w:t xml:space="preserve">Human-Computer Interaction International Conf. (HCII2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558906v1</w:t>
+                <w:t xml:space="preserve">hal-02558857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riorganizzare SignWriting per favorire la ricerca linguistica sulle Lingue dei Segni.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SWift, a user-centered digital editor for SignWriting within SWord project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conf. Digital Humanities 2014 "La montée en puissance de la culture numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.94-95</w:t>
+              <w:t xml:space="preserve">SignWriting Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SW Committee, Jul 2014, La Jolla CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558903v1</w:t>
+                <w:t xml:space="preserve">hal-02558909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the e-learning experience for deaf students: e-LUX</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représenter les Langues des Signes (LS) à travers SignWriting (SW) : peut-on parler de « faute d’orthographe » en SW ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human-Computer Interaction International Conf. (HCII2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intl Conf. Writing research across borders III (WRAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1064.9449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558857v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWift, a user-centered digital editor for SignWriting within SWord project.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riorganizzare SignWriting per favorire la ricerca linguistica sulle Lingue dei Segni.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SignWriting Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SW Committee, Jul 2014, La Jolla CA, United States</w:t>
+              <w:t xml:space="preserve">Intl Conf. Digital Humanities 2014 "La montée en puissance de la culture numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558909v1</w:t>
+                <w:t xml:space="preserve">hal-02558903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating sign language using a dedicated glyph system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Renna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5397,645 +5397,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing Sign languages: analysis of the evolution of the SignWriting system from 1995 to 2010, and proposals for future developments.</w:t>
+                <w:t xml:space="preserve">Resource production of written forms of Sign Languages by a user-centered editor, SWift (SignWriting improved fast transcriber).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Jubilee Congr. of the Technical University</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VIII International Conference on Language Resources and Evaluation (LREC2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2012, Istanbul, Turkey. pp.135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5127.6646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558770v1</w:t>
+                <w:t xml:space="preserve">hal-02558675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adattamento del sistema SignWriting da parte di utenti sordi esperti</w:t>
+                <w:t xml:space="preserve">SWift: SignWriting improved fast transcriber.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conv. "In cammino verso il linguaggio: dalla deissi gestuale alle Strutture di Grande Iconicità" in memoriam di Elena Antinoro Pizzuto</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Intl Working Conf. Advanced visual interfaces (AVI2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Capri, Italy. pp.#103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722582v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWift: SignWriting improved fast transcriber.</w:t>
+                <w:t xml:space="preserve">L'adattamento del sistema SignWriting da parte di utenti sordi esperti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Intl Working Conf. Advanced visual interfaces (AVI2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conv. "In cammino verso il linguaggio: dalla deissi gestuale alle Strutture di Grande Iconicità" in memoriam di Elena Antinoro Pizzuto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR, Jan 2012, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2539.5049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558544v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource production of written forms of Sign Languages by a user-centered editor, SWift (SignWriting improved fast transcriber).</w:t>
+                <w:t xml:space="preserve">SWift: a SignWriting editor to bridge between deaf world and e-learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Conference on Language Resources and Evaluation (LREC2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Int. Conf. Advanced learning technologies (ICALT2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Roma, Italy. pp.#75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5127.6646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02558675v1</w:t>
+                <w:t xml:space="preserve">hal-02558754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWift: a SignWriting editor to bridge between deaf world and e-learning.</w:t>
+                <w:t xml:space="preserve">Iconicità della lingua, iconicità della rappresentazione: la Lingua dei Segni Italiana ed il SignWriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. Advanced learning technologies (ICALT2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Roma, Italy. pp.#75</w:t>
+              <w:t xml:space="preserve">Seminario IUAV "Scritture per immagini: tipografie, chirografie, lingue artistiche"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUAV, Apr 2012, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558754v1</w:t>
+                <w:t xml:space="preserve">halshs-00722577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iconicità della lingua, iconicità della rappresentazione: la Lingua dei Segni Italiana ed il SignWriting</w:t>
+                <w:t xml:space="preserve">Aspects méthodologiques du recueil de données pour l’analyse d’un système de représentation de la Langue des Signes Italienne (LIS): le SignWriting (SW).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario IUAV "Scritture per immagini: tipografie, chirografie, lingue artistiche"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUAV, Apr 2012, Venezia, Italy</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Laboratoire SFL “Quelle est la place des données dans l’élaboration des hypothèses en linguistique?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitè Paris 8, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00722577v1</w:t>
+                <w:t xml:space="preserve">hal-02554796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects méthodologiques du recueil de données pour l’analyse d’un système de représentation de la Langue des Signes Italienne (LIS): le SignWriting (SW).</w:t>
+                <w:t xml:space="preserve">Writing Sign languages: analysis of the evolution of the SignWriting system from 1995 to 2010, and proposals for future developments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Laboratoire SFL “Quelle est la place des données dans l’élaboration des hypothèses en linguistique?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitè Paris 8, May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Int. Jubilee Congr. of the Technical University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Varna, Oct 2012, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554796v1</w:t>
+                <w:t xml:space="preserve">hal-02558770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexematic units and highly iconic structures in Italian sign language: new methods of analysis aided by ad hoc software.</w:t>
               </w:r>
@@ -6060,51 +6060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6149,265 +6149,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Inno di Mameli tradotto in Lingua dei Segni Italiana (LIS): un'analisi linguistica.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+                <w:t xml:space="preserve">Le “bidouillage”: comment les locuteurs de Langue des Signes Italienne (LIS) s’approprient et modifient le SignWriting pour le rendre plus adapté à leurs exigences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Petitta</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margherita Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Cong. Int. Soc. Linguistica Italiana “Coesistenze linguistiche nell'Italia pre- e postunitaria”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1654.2568⟩</w:t>
+              <w:t xml:space="preserve">25ème Coll.CerLiCO "Transcrire, écrire, formaliser - 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CerLiCO, May 2011, Orléans, France. pp.15-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1982.4481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02557728v1</w:t>
+                <w:t xml:space="preserve">halshs-00722596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “bidouillage”: comment les locuteurs de Langue des Signes Italienne (LIS) s’approprient et modifient le SignWriting pour le rendre plus adapté à leurs exigences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Inno di Mameli tradotto in Lingua dei Segni Italiana (LIS): un'analisi linguistica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margherita Castelli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiziana Gulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Coll.CerLiCO "Transcrire, écrire, formaliser - 2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CerLiCO, May 2011, Orléans, France. pp.15-16, </w:t>
+              <w:t xml:space="preserve">XLV Cong. Int. Soc. Linguistica Italiana “Coesistenze linguistiche nell'Italia pre- e postunitaria”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLI, Sep 2011, Aosta, Italy. pp.#7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1982.4481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1654.2568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722596v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come favorire lo sviluppo di abilità di literacy in giovani adulti sordi: sfide e prospettive del progetto FIRB-VISEL</w:t>
               </w:r>
@@ -6512,282 +6512,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire une langue sans forme écrite: réflexions sur l’écriture et la transcription de la Langue des Signes Italienne (LIS).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language resources and visual communication in a deaf-centered multimodal e-learning environment: issues to be addressed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Coll. CerLiCO "Transcrire, écrire, formaliser - 1"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VII Intl Conf. LREC Workshop "Supporting e-learning with language resources and semantic data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valletta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00722569v1</w:t>
+                <w:t xml:space="preserve">halshs-00722589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language resources and visual communication in a deaf-centered multimodal e-learning environment: issues to be addressed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire une langue sans forme écrite: réflexions sur l’écriture et la transcription de la Langue des Signes Italienne (LIS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Intl Conf. LREC Workshop "Supporting e-learning with language resources and semantic data"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème Coll. CerLiCO "Transcrire, écrire, formaliser - 1"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tours, France. pp.10-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3227.6322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722589v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unità lessematiche e Strutture di Grande Iconicità nella Lingua dei Segni Italiana (LIS): nuovi dati e nuove metodologie di analisi.</w:t>
               </w:r>
@@ -6812,64 +6812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIV Cong. Int. Soc. Linguistica Italiana “Lessico e lessicologia”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLI, Sep 2010, Viterbo, Italy. pp.68-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6903,103 +6903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettura, scrittura, sordità, ambienti di apprendimento a distanza: domande, prospettive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIV Cong. Int. Soc. Linguistica Italiana “Linguistica educativa”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLI, Sep 2010, Viterbo, Italy. pp.21-22, </w:t>
@@ -7031,644 +7031,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative de signes LSF et LIS et de gestes français sélectionnés dans des recueils destinés au grand public</w:t>
+                <w:t xml:space="preserve">Dalla modalità faccia-a-faccia ad una lingua scritta emergente: Nuove prospettive su trascrizione e scrittura della Lingua dei Segni italiana (LIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symp. Int. “Du geste au signe: le pointage dans les langues orales et signées”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IX Congr. Int. Ass. It. Ling. Appl. (AItLA) "Oralità/Scrittura: in memoria di G.R. Cardona"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Pescara, Italy. pp.26-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554633v1</w:t>
+                <w:t xml:space="preserve">halshs-00722554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signed languages, vocal languages, literacy: models, representations, challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pennacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNR Intl Panel Evaluation Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTC-CNR, Sep 2009, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalla modalità faccia-a-faccia ad una lingua scritta emergente: Nuove prospettive su trascrizione e scrittura della Lingua dei Segni italiana (LIS)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representation-Analysis-Representation: novel approaches to the study of face-to-face and written narratives in LIS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congr. Int. Ass. It. Ling. Appl. (AItLA) "Oralità/Scrittura: in memoria di G.R. Cardona"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Pescara, Italy. pp.26-30</w:t>
+              <w:t xml:space="preserve">Intl Conf. on Sign Languages (CILS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722554v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation-Analysis-Representation: novel approaches to the study of face-to-face and written narratives in LIS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La LIS, dal faccia-a-faccia allo scritto: nuove prospettive su trascrizione e scrittura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conf. on Sign Languages (CILS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Namur, Belgium</w:t>
+              <w:t xml:space="preserve">Seminari del giovedì</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTC-CNR &amp; ISSR, Jan 2009, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554721v1</w:t>
+                <w:t xml:space="preserve">hal-02554607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La LIS, dal faccia-a-faccia allo scritto: nuove prospettive su trascrizione e scrittura</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse comparative de signes LSF et LIS et de gestes français sélectionnés dans des recueils destinés au grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminari del giovedì</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symp. Int. “Du geste au signe: le pointage dans les langues orales et signées”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitè de Lille 3, Jun 2009, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1164.7846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554607v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison entre gestes et Signes en Italie: premiers pas.</w:t>
               </w:r>
@@ -7736,51 +7736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralité, geste et langue des signes: une analyse cognitive du rapport entre expressions idiomatiques et communication non verbale en italien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II AFLiCo Conf. “Typologie, gestes, et Signes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFLiCo, May 2007, Lille, France. pp.90-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7827,2744 +7827,2744 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogie ed omologie tra linguaggio gestuale e Lingua Italiana dei Segni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminari del giovedì</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTC-CNR &amp; ISSR, Nov 2007, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de fin de projet - Projet ANR 20-CE33-0012 LEXIKHUM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouriel Grynszpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université (ISIR); Université de Poitiers (FoReLLIS); Université Paris Saclay (LSN); ONERA (DTIS). 2025, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue de littérature : les Unités de Sens Kinesthésiques (USK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Poitiers. 2022, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guide d’annotation pour les polices de caractères Typannot dans le cadre du projet Typannot-Graphé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chèvrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Université de Rouen Normandie; ESAD Amiens; Université de Poitiers. 2018, pp.1-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body transcription of sign language and co-speech gestures with Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chevrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference of the International Society for Gesture Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nijmegen, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing movement in sign language: from the multilinearity of the body to the linearity of the transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chevrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G21C2024 Grapholinguistics in the 21st century [Grafematik2024]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Venezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcribing and comparing sign languages and co-speech gestures: the contribution of the Typannot typographic transcription system to the study of epistemicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chevrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign CAFE 2: Second international workshop on cognitive and functional explorations in sign language linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de fin de projet - Projet ANR 20-CE33-0012 LEXIKHUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t>
+                <w:t xml:space="preserve">Mise en place d’un protocole d’identification de traits articulatoires communs à la gestualité co-verbale du français et à la Langue des Signes Française (LSF) : application au geste épistémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-05236503v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Discours et gestualité: pour des approches multimodales du langage, 53 (2), pp.89-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/19589514-53020005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de littérature : les Unités de Sens Kinesthésiques (USK)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir une fonte pour la transcription des mouth actions en langue des signes : le système typographique Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Catteau</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03737496v1</w:t>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Grapholinguistics in the 21st Century, /gʁafematik/, June 8–10, 2022 Proceedings Part II, 10, pp.781-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36824/2022-graf-cont⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide d’annotation pour les polices de caractères Typannot dans le cadre du projet Typannot-Graphé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcribing sign languages with TYPANNOT: the typographic system that retains and displays layers of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1009-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36824/2020-graf-dane⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The body between meaning and form: kinesiological analysis and typographical representation of movement in Sign Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chevrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages and Modalities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/lamo.1.68149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter les langues des signes sous forme écrite : questions qui ont besoin (encore aujourd'hui) d'être posées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.13190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to improve metalinguistic awareness by writing a language without writing: Sign Languages and SignWriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1039-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36824/2020-graf-bian⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appropriation et les modifications de SignWriting (SW) par des locuteurs de la Langue des Signes Italienne (LIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Transcrire Ecrire Formaliser 2, 31, pp.99-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arxiv.2004.11583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes : l'approche Typannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Congrés Mondial de Linguistique Française - CMLF 2020, 78, pp.#11001 1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207811001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552935v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handling sign language handshapes annotation with the Typannot typefont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thomas</w:t>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CogniTextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Corpora and Representativeness, 19, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cognitextes.1401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes graphématiques et écritures des langues signées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Goguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Signatures: (essais en) sémiotique de l’écriture, 9, pp.391-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.1684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur la nature de SignWriting (SW), un système pour représenter les langues des signes (LS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.404-421</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GestualScript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Doan</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01965272v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La recherche dans les écoles supérieures d’art, n° 130, pp.43-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01634062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards improving the e-learning experience for deaf students: e-LUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Marsico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Universal access in human-computer interaction: universal access to information and knowledge, 8514 (2), pp.221-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-07440-5_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappresentare le Lingue dei Segni con SignWriting: evoluzione di SW sulla base delle esigenze di rappresentazione degli utenti.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Verri: rivista di letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Scritture per immagini, 53 (oct), pp.126-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire une langue sans forme écrite: réflexions sur l’écriture et la transcription de la Langue des Signes Italienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Transcrire, écrire, formaliser 1, 24 (1), pp.71-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(D)écrire les Langues des Signes: une approche grapholinguistique aux Langues des Signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fluxus Editions, 8, pp.1-606, 2024, Grapholinguistics and its Applications, 978-2-4870550-2-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36824/2024-bianchini⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrivere la LIS con il SignWriting: manuale introduttivo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pennacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTC-CNR, pp.1-164, 2011, Rapporto tecnico del Progetto FIRB-VISEL, 978-88-85059-28-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4079.6001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366689v1</w:t>
-              </w:r>
-[...1677 lines deleted...]
-                <w:t xml:space="preserve">hal-02366684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10595,64 +10595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A concrete example of inclusive design: deaf-oriented accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K.L. Norman; J. Kirakowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Handbook of Human Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (chapter 33), Wiley (Blackwell), pp.731-756, 2018, 978-1-118-97613-5. </w:t>
@@ -10690,77 +10690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typannot, outil de transcription des langues des signes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10828,90 +10828,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coding Movement in Sign Languages: the Typannot Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Movement and Computing (MoCo'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sect. 1 (9), ACM, pp.1-8, 2018, 978-1-4503-6504-8. </w:t>
@@ -10943,782 +10943,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource production of written forms of Sign Languages by a user-centered editor, SWift (SignWriting improved fast transcriber).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SWift - A SignWriting editor to bridge between deaf world and e-learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VIII International Language Resources Evaluation Conference (LREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE - Institute of Electrical and Electronics Engineers, pp.526-530, 2012, 978-0-7695-4702-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2012.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373635v1</w:t>
+                <w:t xml:space="preserve">hal-02373824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Inno di Mameli tradotto in Lingua dei Segni Italiana (LIS): un'analisi linguistica.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Writing Sign languages: analysis of the evolution of the SignWriting system from 1995 to 2010, and proposals for future developments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Tullio Telmon; Gianmario Raimondi; Luisa Revelli. </w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ovid Farhi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coesistenze linguistiche nell'Italia pre- e postunitaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 57 (1), Ed. Bulzoni, pp.219-233, 2012, Collana Pubblicazioni Società di Linguistica italiana (SLI), 978-88-7870-722-1</w:t>
+              <w:t xml:space="preserve">Proceedings of the Intl Jubilee Congress of the Technical University of Varna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Technical University, pp.118-123, 2012, 978-954-20-0555-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366805v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWift - A SignWriting editor to bridge between deaf world and e-learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource production of written forms of Sign Languages by a user-centered editor, SWift (SignWriting improved fast transcriber).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the VIII International Language Resources Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA - European Language Resources Association, pp.3779-3784, 2012, 978-2-9517408-7-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICALT.2012.235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02373824v1</w:t>
+                <w:t xml:space="preserve">hal-02373635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unità Lessematiche e Strutture di Grande Iconicità nella Lingua dei Segni Italiana (LIS): nuovi dati e nuove metodologie di analisi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Inno di Mameli tradotto in Lingua dei Segni Italiana (LIS): un'analisi linguistica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Silvana Ferreri. </w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Gulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tullio Telmon; Gianmario Raimondi; Luisa Revelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lessico e lessicologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 56, Ed. Bulzoni, pp.281-294, 2012, Collana Pubblicazioni Società di Linguistica Italiana (SLI), 978-88-7870-655-2</w:t>
+              <w:t xml:space="preserve">Coesistenze linguistiche nell'Italia pre- e postunitaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57 (1), Ed. Bulzoni, pp.219-233, 2012, Collana Pubblicazioni Società di Linguistica italiana (SLI), 978-88-7870-722-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366796v1</w:t>
+                <w:t xml:space="preserve">hal-02366805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWift - A SignWriting improved fast transcriber</w:t>
+                <w:t xml:space="preserve">Unità Lessematiche e Strutture di Grande Iconicità nella Lingua dei Segni Italiana (LIS): nuovi dati e nuove metodologie di analisi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Genny Tortora; Stefano Levialdi; Maurizio Tucci. </w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Antinoro Pizzuto°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Ferreri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lessico e lessicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Ed. Bulzoni, pp.281-294, 2012, Collana Pubblicazioni Società di Linguistica Italiana (SLI), 978-88-7870-655-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373536v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing Sign languages: analysis of the evolution of the SignWriting system from 1995 to 2010, and proposals for future developments.</w:t>
+                <w:t xml:space="preserve">SWift - A SignWriting improved fast transcriber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ovid Farhi. </w:t>
+                <w:t xml:space="preserve">Maria de Marsico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Genny Tortora; Stefano Levialdi; Maurizio Tucci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Intl Jubilee Congress of the Technical University of Varna</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM - Association for Computer Machinery, pp.390 - 393, 2012, ACM AVI2012, 978-1-4503-1287-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2254556.2254631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366950v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language resources and visual communication in a deaf-centered multimodal e-learning environment: issues to be addressed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. VII Int. LREC Workshop “Supporting e-learning with language resources and semantic data”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, pp.18-23, 2010, Proc. VII Int. LREC Workshop “Supporting e-learning with language resources and semantic data”, 2-9517408-6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11756,90 +11756,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla modalità faccia-a-faccia ad una lingua scritta emergente: nuove prospettive su trascrizione e scrittura della Lingua dei Segni italiana (LIS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Petitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Consani; C. Furiassi; F. Guazzelli; C. Perta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti IX Congr. Int. Ass. It. Ling. Appl. [AItLA]</w:t>
@@ -12286,51 +12286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237958v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pannitto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Albanesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maria Martines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Caruso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.15825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contesse Adrien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;bulard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378345v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555881v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377088v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375031v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;guer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342788v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375084v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568327v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342840v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340785v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342992v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2801.1366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1064.9449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558906v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Borgia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Marsico" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558857v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4210.6725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4341.7440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2539.5049" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bottoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558675v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5127.6646" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558754v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722577v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554796v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Renzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucioli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gianfreda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3555.3123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Petitta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Gulli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1654.2568" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Castelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1982.4481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Maragna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tomasuolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3227.6322" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antinoro Pizzuto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capuano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rossini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3751.4089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1130.4800" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554633v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1164.7846" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pennacchi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554721v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lamano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1654.7680" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737496v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965272v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2024-bianchini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4079.6001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2022-graf-cont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552851v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2004.11583" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13190" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-dane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500992v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68149" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973744v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-bian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552935v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1684" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07440-5_21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118976005.ch33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366805v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373824v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.235" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antinoro Pizzuto&#176;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254631" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366950v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02865948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238419v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pannitto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Albanesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maria Martines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Caruso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.15825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contesse Adrien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;bulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;guer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2801.1366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Borgia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Marsico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1064.9449" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4210.6725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4341.7440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5127.6646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bottoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2539.5049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Renzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucioli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gianfreda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3555.3123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Castelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1982.4481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Petitta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Gulli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1654.2568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Maragna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tomasuolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antinoro Pizzuto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capuano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rossini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3227.6322" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3751.4089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1130.4800" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pennacchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lamano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1164.7846" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1654.7680" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965272v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2022-graf-cont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-dane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68149" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13190" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-bian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2004.11583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552935v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1684" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07440-5_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2024-bianchini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4079.6001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118976005.ch33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373824v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antinoro Pizzuto&#176;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254631" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02865948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>