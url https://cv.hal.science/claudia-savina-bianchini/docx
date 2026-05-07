--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -100,96 +100,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segni scritti, segni descritti: la rappresentazione della Lingua dei Segni Francese nei dizionari dal XVIII secolo ad oggi</w:t>
+                <w:t xml:space="preserve">Présentation de la Licence Langue des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etimologia, grammatica e traduzione delle lingue segnate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Parma, Jun 2025, Parma, Italy</w:t>
+              <w:t xml:space="preserve">Erasmus+ Staff Training Week - Colloque “Inclusion du handicap en milieu scolaire et universitaire”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Feb 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238357v1</w:t>
+                <w:t xml:space="preserve">hal-05237958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte la multilinéarité du corps dans la description du mouvement avec Typannot</w:t>
               </w:r>
@@ -238,96 +238,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05238419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la Licence Langue des signes</w:t>
+                <w:t xml:space="preserve">Segni scritti, segni descritti: la rappresentazione della Lingua dei Segni Francese nei dizionari dal XVIII secolo ad oggi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erasmus+ Staff Training Week - Colloque “Inclusion du handicap en milieu scolaire et universitaire”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Poitiers, Feb 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Etimologia, grammatica e traduzione delle lingue segnate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Parma, Jun 2025, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237958v1</w:t>
+                <w:t xml:space="preserve">hal-05238357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de pratique dans un contexte de co-enseignement</w:t>
               </w:r>
@@ -847,441 +847,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking language to body: the Typannot approach to SL transcription</w:t>
+                <w:t xml:space="preserve">From gestures to kinesthetic modality: how to express epistemicity in a haptic device for human-machine interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Danet</w:t>
+                <w:t xml:space="preserve">Fanny Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Doan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aliyah Morgenstern</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of the International Society for Gesture Studies. “Gesture: From Description to Application” (ISGS 9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">9th Conference of the Intl Soc. Gesture Studies: Gesture, from description to application (ISGS9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago IL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741160v1</w:t>
+                <w:t xml:space="preserve">hal-03741158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the transcription system Typannot to mouth gestures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Linking language to body: the Typannot approach to SL transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chevrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.42-47</w:t>
+              <w:t xml:space="preserve">9th Conference of the International Society for Gesture Studies. “Gesture: From Description to Application” (ISGS 9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741057v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gestures to kinesthetic modality: how to express epistemicity in a haptic device for human-machine interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying the transcription system Typannot to mouth gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Catteau</w:t>
+                <w:t xml:space="preserve">Contesse Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of the Intl Soc. Gesture Studies: Gesture, from description to application (ISGS9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Chicago IL, United States</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.42-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741158v1</w:t>
+                <w:t xml:space="preserve">hal-03741057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying the Transcription System Typannot to Mouth Gestures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1336,90 +1336,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a transcription font for mouth actions in sign languages: the Typannot typographic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chevrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G21C 2022 "Grapholinguistics in the 21st century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Palaiseau, France</w:t>
@@ -1511,484 +1511,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign languages: facilitating learning, diffusion and use in linguistic research of SignWriting through re-arranging its structure</w:t>
+                <w:t xml:space="preserve">La formalisation graphique de l'approche kinésiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° Annual Intl Conf. Languages &amp; Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AtInER, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">1er Séminaire ISGS France "Kaléidoscope kinésiologique: hommage à Dominique Boutet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Aix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555916v1</w:t>
+                <w:t xml:space="preserve">hal-03741114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formalisation graphique de l'approche kinésiologique</w:t>
+                <w:t xml:space="preserve">The kinesiological approach in the LexiKHuM project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Séminaire ISGS France "Kaléidoscope kinésiologique: hommage à Dominique Boutet"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Aix, France</w:t>
+              <w:t xml:space="preserve">Séminaire de présentation du projet LexiKHuM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ludovic Saint-Bauzel (ISIR Sorbonne), Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741114v1</w:t>
+                <w:t xml:space="preserve">hal-03741110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The kinesiological approach in the LexiKHuM project</w:t>
+                <w:t xml:space="preserve">Sign languages: facilitating learning, diffusion and use in linguistic research of SignWriting through re-arranging its structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de présentation du projet LexiKHuM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ludovic Saint-Bauzel (ISIR Sorbonne), Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">14° Annual Intl Conf. Languages &amp; Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AtInER, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741110v1</w:t>
+                <w:t xml:space="preserve">hal-02555916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve metalinguistic awareness by writing a language without writing: sign languages and SignWriting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typannot: a typographic system to transcribe sign languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 3, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ATypI working Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Morlighem (ESAD Amiens), Feb 2020, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555853v1</w:t>
+                <w:t xml:space="preserve">hal-02378345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot: a typographic system to transcribe sign languages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to improve metalinguistic awareness by writing a language without writing: sign languages and SignWriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATypI working Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Morlighem (ESAD Amiens), Feb 2020, Amiens, France</w:t>
+              <w:t xml:space="preserve">G21C 2020 "Grapholinguistics in the 21st century"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 3, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378345v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcribing sign languages with Typannot: a typographic system which retains and displays multiple levels of information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,103 +2043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes: l'approche Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7° Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montpellier, France</w:t>
@@ -2168,90 +2168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2293,90 +2293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes typographiques et langues des signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Réguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2431,90 +2431,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a typeface for the transcription of facial actions in sign languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thomas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "SignNonManuals 2"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Graz, Austria</w:t>
@@ -2543,77 +2543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,90 +2681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GestualScript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reciprocity Design - exposition "Fragilitas: handle with care"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Liège, Belgique</w:t>
@@ -2819,77 +2819,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoCo'18 - 5th Intl Conf. Movement and computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Genova, Italy</w:t>
@@ -2918,103 +2918,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling sign language annotations of the handshapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aflico-Jet 2018 Corpora and Representativeness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nanterre, France. pp.15-17</w:t>
@@ -3043,64 +3043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TYPANNOT, a new glyphic system to annotate handshapes in any sign languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3181,90 +3181,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire les langues des signes : inscription et transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque “Printemps de la typographie 2017: supporter l’écriture”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, école Estienne, Mar 2017, Paris 2, France</w:t>
@@ -3293,103 +3293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural correlation between location and movement of signs: lacking motion economy for co-speech gestures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language as a form of Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNR Rome, Jun 2017, Rome, Italy</w:t>
@@ -3418,103 +3418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche glyphique spécifique pour la transcription/exploration des Langues Signées : nécessités et présentation d'étapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Goguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du geste 2.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Dubos, IEA Nantes, May 2017, Nantes, France</w:t>
@@ -3543,77 +3543,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire la langue des signes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,609 +3662,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of sign languages.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Gestual Script</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude DIG2016 - La dynamique interactionnelle du geste: “Making sense together”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris 8, France. pp.2-3</w:t>
+              <w:t xml:space="preserve">“Vision”: recherche en art et en design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANdEA, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340803v1</w:t>
+                <w:t xml:space="preserve">hal-02561122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of handshapes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of handshapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Goguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sans everything: an international conference about sans serif letterforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Amiens, France. pp.6</w:t>
+              <w:t xml:space="preserve">7th Conf. International Society of Gestures Studies "Gesture-Creativity-Multimodality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561194v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestual Script</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of handshapes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Goguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Vision”: recherche en art et en design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANdEA, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Sans everything: an international conference about sans serif letterforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Amiens, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561122v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of handshapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Typannot: a glyphic system for the transcription of sign languages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Goguely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conf. International Society of Gestures Studies "Gesture-Creativity-Multimodality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.139</w:t>
+              <w:t xml:space="preserve">Journées d'étude DIG2016 - La dynamique interactionnelle du geste: “Making sense together”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris 8, France. pp.2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340794v1</w:t>
+                <w:t xml:space="preserve">hal-02340803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typannot, a glyphic embodiment for SL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sujet digital : Int. Conf. “The digital subject: codes”Codes - Roundtable “On the Cigale and the Typannot projects”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex Arts H2H, Nov 2015, Paris 8, France</w:t>
@@ -4293,90 +4293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating sign language using a dedicated glyph system (the project Typannot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Renna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4427,103 +4427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration phonologique d'un système pour annoter les Langues des Signes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2015, Bordeaux, France</w:t>
@@ -4552,103 +4552,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration phonologique d’un système pour annoter les langues des signes : Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothée Goguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Michel de Montaigne, Jun 2015, Bordeaux, France. pp.41-43</w:t>
@@ -4671,165 +4671,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation into the SWord project of observations arising from the process of users' appropriating and adapting SignWriting.</w:t>
+                <w:t xml:space="preserve">Représenter les Langues des Signes (LS) à travers SignWriting (SW) : peut-on parler de « faute d’orthographe » en SW ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SignWriting Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intl Conf. Writing research across borders III (WRAB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Nanterre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1064.9449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558906v1</w:t>
+                <w:t xml:space="preserve">hal-02558839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the e-learning experience for deaf students: e-LUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Computer Interaction International Conf. (HCII2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4840,372 +4836,376 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWift, a user-centered digital editor for SignWriting within SWord project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SignWriting Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SW Committee, Jul 2014, La Jolla CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les Langues des Signes (LS) à travers SignWriting (SW) : peut-on parler de « faute d’orthographe » en SW ?</w:t>
+                <w:t xml:space="preserve">Riorganizzare SignWriting per favorire la ricerca linguistica sulle Lingue dei Segni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conf. Writing research across borders III (WRAB)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intl Conf. Digital Humanities 2014 "La montée en puissance de la culture numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.94-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1064.9449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02558839v1</w:t>
+                <w:t xml:space="preserve">hal-02558903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riorganizzare SignWriting per favorire la ricerca linguistica sulle Lingue dei Segni.</w:t>
+                <w:t xml:space="preserve">Implementation into the SWord project of observations arising from the process of users' appropriating and adapting SignWriting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conf. Digital Humanities 2014 "La montée en puissance de la culture numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lausanne, Switzerland. pp.94-95</w:t>
+              <w:t xml:space="preserve">SignWriting Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SW Committee, Jul 2014, La Jolla CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558903v1</w:t>
+                <w:t xml:space="preserve">hal-02558906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotating sign language using a dedicated glyph system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Renna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5397,386 +5397,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource production of written forms of Sign Languages by a user-centered editor, SWift (SignWriting improved fast transcriber).</w:t>
+                <w:t xml:space="preserve">SWift: SignWriting improved fast transcriber.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dalle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Paolo Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIII International Conference on Language Resources and Evaluation (LREC2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Intl Working Conf. Advanced visual interfaces (AVI2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Capri, Italy. pp.#103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558675v1</w:t>
+                <w:t xml:space="preserve">hal-02558544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWift: SignWriting improved fast transcriber.</w:t>
+                <w:t xml:space="preserve">L'adattamento del sistema SignWriting da parte di utenti sordi esperti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Intl Working Conf. Advanced visual interfaces (AVI2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conv. "In cammino verso il linguaggio: dalla deissi gestuale alle Strutture di Grande Iconicità" in memoriam di Elena Antinoro Pizzuto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNR, Jan 2012, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2539.5049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558544v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adattamento del sistema SignWriting da parte di utenti sordi esperti</w:t>
+                <w:t xml:space="preserve">Resource production of written forms of Sign Languages by a user-centered editor, SWift (SignWriting improved fast transcriber).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conv. "In cammino verso il linguaggio: dalla deissi gestuale alle Strutture di Grande Iconicità" in memoriam di Elena Antinoro Pizzuto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNR, Jan 2012, Roma, Italy. </w:t>
+              <w:t xml:space="preserve">VIII International Conference on Language Resources and Evaluation (LREC2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2012, Istanbul, Turkey. pp.135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.2539.5049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.5127.6646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722582v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWift: a SignWriting editor to bridge between deaf world and e-learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. Advanced learning technologies (ICALT2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Roma, Italy. pp.#75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5952,51 +5952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing Sign languages: analysis of the evolution of the SignWriting system from 1995 to 2010, and proposals for future developments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Jubilee Congr. of the Technical University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Varna, Oct 2012, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6060,51 +6060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6149,265 +6149,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le “bidouillage”: comment les locuteurs de Langue des Signes Italienne (LIS) s’approprient et modifient le SignWriting pour le rendre plus adapté à leurs exigences.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Inno di Mameli tradotto in Lingua dei Segni Italiana (LIS): un'analisi linguistica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Gulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Coll.CerLiCO "Transcrire, écrire, formaliser - 2"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1982.4481⟩</w:t>
+              <w:t xml:space="preserve">XLV Cong. Int. Soc. Linguistica Italiana “Coesistenze linguistiche nell'Italia pre- e postunitaria”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SLI, Sep 2011, Aosta, Italy. pp.#7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1654.2568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00722596v1</w:t>
+                <w:t xml:space="preserve">hal-02557728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Inno di Mameli tradotto in Lingua dei Segni Italiana (LIS): un'analisi linguistica.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le “bidouillage”: comment les locuteurs de Langue des Signes Italienne (LIS) s’approprient et modifient le SignWriting pour le rendre plus adapté à leurs exigences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziana Gulli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margherita Castelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Cong. Int. Soc. Linguistica Italiana “Coesistenze linguistiche nell'Italia pre- e postunitaria”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SLI, Sep 2011, Aosta, Italy. pp.#7, </w:t>
+              <w:t xml:space="preserve">25ème Coll.CerLiCO "Transcrire, écrire, formaliser - 2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CerLiCO, May 2011, Orléans, France. pp.15-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1654.2568⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1982.4481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557728v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Come favorire lo sviluppo di abilità di literacy in giovani adulti sordi: sfide e prospettive del progetto FIRB-VISEL</w:t>
               </w:r>
@@ -6512,282 +6512,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language resources and visual communication in a deaf-centered multimodal e-learning environment: issues to be addressed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire une langue sans forme écrite: réflexions sur l’écriture et la transcription de la Langue des Signes Italienne (LIS).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Intl Conf. LREC Workshop "Supporting e-learning with language resources and semantic data"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème Coll. CerLiCO "Transcrire, écrire, formaliser - 1"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Tours, France. pp.10-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.3227.6322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00722589v1</w:t>
+                <w:t xml:space="preserve">halshs-00722569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire une langue sans forme écrite: réflexions sur l’écriture et la transcription de la Langue des Signes Italienne (LIS).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Language resources and visual communication in a deaf-centered multimodal e-learning environment: issues to be addressed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Coll. CerLiCO "Transcrire, écrire, formaliser - 1"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VII Intl Conf. LREC Workshop "Supporting e-learning with language resources and semantic data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valletta, Malta</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00722569v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unità lessematiche e Strutture di Grande Iconicità nella Lingua dei Segni Italiana (LIS): nuovi dati e nuove metodologie di analisi.</w:t>
               </w:r>
@@ -6812,64 +6812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIV Cong. Int. Soc. Linguistica Italiana “Lessico e lessicologia”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLI, Sep 2010, Viterbo, Italy. pp.68-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6903,103 +6903,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettura, scrittura, sordità, ambienti di apprendimento a distanza: domande, prospettive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIV Cong. Int. Soc. Linguistica Italiana “Linguistica educativa”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SLI, Sep 2010, Viterbo, Italy. pp.21-22, </w:t>
@@ -7031,277 +7031,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalla modalità faccia-a-faccia ad una lingua scritta emergente: Nuove prospettive su trascrizione e scrittura della Lingua dei Segni italiana (LIS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giulia Petitta</w:t>
+                <w:t xml:space="preserve">Signed languages, vocal languages, literacy: models, representations, challenges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pennacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Congr. Int. Ass. It. Ling. Appl. (AItLA) "Oralità/Scrittura: in memoria di G.R. Cardona"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Pescara, Italy. pp.26-30</w:t>
+              <w:t xml:space="preserve">CNR Intl Panel Evaluation Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTC-CNR, Sep 2009, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00722554v1</w:t>
+                <w:t xml:space="preserve">hal-02554656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signed languages, vocal languages, literacy: models, representations, challenges.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
+                <w:t xml:space="preserve">Dalla modalità faccia-a-faccia ad una lingua scritta emergente: Nuove prospettive su trascrizione e scrittura della Lingua dei Segni italiana (LIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR Intl Panel Evaluation Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTC-CNR, Sep 2009, Roma, Italy</w:t>
+              <w:t xml:space="preserve">IX Congr. Int. Ass. It. Ling. Appl. (AItLA) "Oralità/Scrittura: in memoria di G.R. Cardona"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Pescara, Italy. pp.26-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554656v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00722554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation-Analysis-Representation: novel approaches to the study of face-to-face and written narratives in LIS.</w:t>
               </w:r>
@@ -7339,51 +7339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Lamano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intl Conf. on Sign Languages (CILS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Namur, Belgium</w:t>
@@ -7425,90 +7425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La LIS, dal faccia-a-faccia allo scritto: nuove prospettive su trascrizione e scrittura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Petitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminari del giovedì</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTC-CNR &amp; ISSR, Jan 2009, Roma, Italy</w:t>
@@ -7576,51 +7576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symp. Int. “Du geste au signe: le pointage dans les langues orales et signées”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitè de Lille 3, Jun 2009, Lille, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7736,51 +7736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oralité, geste et langue des signes: une analyse cognitive du rapport entre expressions idiomatiques et communication non verbale en italien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II AFLiCo Conf. “Typologie, gestes, et Signes”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFLiCo, May 2007, Lille, France. pp.90-91, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7827,51 +7827,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogie ed omologie tra linguaggio gestuale e Lingua Italiana dei Segni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminari del giovedì</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTC-CNR &amp; ISSR, Nov 2007, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8033,51 +8033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue de littérature : les Unités de Sens Kinesthésiques (USK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8125,90 +8125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d’annotation pour les polices de caractères Typannot dans le cadre du projet Typannot-Graphé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Thomas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1, Université de Rouen Normandie; ESAD Amiens; Université de Poitiers. 2018, pp.1-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8279,64 +8279,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-body transcription of sign language and co-speech gestures with Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chevrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,90 +8391,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Describing movement in sign language: from the multilinearity of the body to the linearity of the transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chevrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8529,195 +8529,425 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcribing and comparing sign languages and co-speech gestures: the contribution of the Typannot typographic transcription system to the study of epistemicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Chevrefils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Danet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sign CAFE 2: Second international workshop on cognitive and functional explorations in sign language linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ragusa, Italy. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(D)écrire les Langues des Signes: une approche grapholinguistique aux Langues des Signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fluxus Editions, 8, pp.1-606, 2024, Grapholinguistics and its Applications, 978-2-4870550-2-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36824/2024-bianchini⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scrivere la LIS con il SignWriting: manuale introduttivo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Lamano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pennacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTC-CNR, pp.1-164, 2011, Rapporto tecnico del Progetto FIRB-VISEL, 978-88-85059-28-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4079.6001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d’un protocole d’identification de traits articulatoires communs à la gestualité co-verbale du français et à la Langue des Signes Française (LSF) : application au geste épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8728,1504 +8958,1504 @@
               <w:t xml:space="preserve">Faits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Discours et gestualité: pour des approches multimodales du langage, 53 (2), pp.89-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/19589514-53020005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir une fonte pour la transcription des mouth actions en langue des signes : le système typographique Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Rébulard</w:t>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Grapholinguistics in the 21st Century, /gʁafematik/, June 8–10, 2022 Proceedings Part II, 10, pp.781-816. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36824/2022-graf-cont⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcribing sign languages with TYPANNOT: the typographic system that retains and displays layers of information</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to improve metalinguistic awareness by writing a language without writing: Sign Languages and SignWriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1009-1037. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36824/2020-graf-dane⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1039-1065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36824/2020-graf-bian⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973783v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The body between meaning and form: kinesiological analysis and typographical representation of movement in Sign Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chevrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Languages and Modalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (1), pp.49-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/lamo.1.68149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représenter les langues des signes sous forme écrite : questions qui ont besoin (encore aujourd'hui) d'être posées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcribing sign languages with TYPANNOT: the typographic system that retains and displays layers of information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.13190⟩</w:t>
+              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Grapholinguistics in the 21st century 2020, 5 (2), pp.1009-1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36824/2020-graf-dane⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740978v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve metalinguistic awareness by writing a language without writing: Sign Languages and SignWriting</w:t>
+                <w:t xml:space="preserve">Représenter les langues des signes sous forme écrite : questions qui ont besoin (encore aujourd'hui) d'être posées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grapholinguistics and its applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36824/2020-graf-bian⟩</w:t>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.1-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.13190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973744v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation et les modifications de SignWriting (SW) par des locuteurs de la Langue des Signes Italienne (LIS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Castelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Transcrire Ecrire Formaliser 2, 31, pp.99-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arxiv.2004.11583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur la formalisation, en tant que système, d'une transcription des formes des Langues des Signes : l'approche Typannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Congrés Mondial de Linguistique Française - CMLF 2020, 78, pp.#11001 1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20207811001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552935v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling sign language handshapes annotation with the Typannot typefont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CogniTextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Corpora and Representativeness, 19, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cognitextes.1401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes graphématiques et écritures des langues signées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothée Goguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Signatures: (essais en) sémiotique de l’écriture, 9, pp.391-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/signata.1684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur la nature de SignWriting (SW), un système pour représenter les langues des signes (LS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'HEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.404-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GestualScript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Goguely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La recherche dans les écoles supérieures d’art, n° 130, pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improving the e-learning experience for deaf students: e-LUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Universal access in human-computer interaction: universal access to information and knowledge, 8514 (2), pp.221-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07440-5_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappresentare le Lingue dei Segni con SignWriting: evoluzione di SW sulla base delle esigenze di rappresentazione degli utenti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Verri: rivista di letteratura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Scritture per immagini, 53 (oct), pp.126-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire une langue sans forme écrite: réflexions sur l’écriture et la transcription de la Langue des Signes Italienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10247,324 +10477,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Petitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Transcrire, écrire, formaliser 1, 24 (1), pp.71-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02366684v1</w:t>
-              </w:r>
-[...228 lines deleted...]
-                <w:t xml:space="preserve">hal-02366689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10595,64 +10595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A concrete example of inclusive design: deaf-oriented accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K.L. Norman; J. Kirakowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Handbook of Human Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (chapter 33), Wiley (Blackwell), pp.731-756, 2018, 978-1-118-97613-5. </w:t>
@@ -10690,77 +10690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typannot, outil de transcription des langues des signes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10841,77 +10841,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Chèvrefils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Doan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Rébulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 5th International Conference on Movement and Computing (MoCo'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sect. 1 (9), ACM, pp.1-8, 2018, 978-1-4503-6504-8. </w:t>
@@ -10943,782 +10943,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWift - A SignWriting editor to bridge between deaf world and e-learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource production of written forms of Sign Languages by a user-centered editor, SWift (SignWriting improved fast transcriber).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Advanced Learning Technologies (ICALT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the VIII International Language Resources Evaluation Conference (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA - European Language Resources Association, pp.3779-3784, 2012, 978-2-9517408-7-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373824v1</w:t>
+                <w:t xml:space="preserve">hal-02373635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing Sign languages: analysis of the evolution of the SignWriting system from 1995 to 2010, and proposals for future developments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'Inno di Mameli tradotto in Lingua dei Segni Italiana (LIS): un'analisi linguistica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Petitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Lucioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Ovid Farhi. </w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiziana Gulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tullio Telmon; Gianmario Raimondi; Luisa Revelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Intl Jubilee Congress of the Technical University of Varna</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 6, Technical University, pp.118-123, 2012, 978-954-20-0555-1</w:t>
+              <w:t xml:space="preserve">Coesistenze linguistiche nell'Italia pre- e postunitaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 57 (1), Ed. Bulzoni, pp.219-233, 2012, Collana Pubblicazioni Società di Linguistica italiana (SLI), 978-88-7870-722-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366950v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource production of written forms of Sign Languages by a user-centered editor, SWift (SignWriting improved fast transcriber).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Writing Sign languages: analysis of the evolution of the SignWriting system from 1995 to 2010, and proposals for future developments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ovid Farhi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VIII International Language Resources Evaluation Conference (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA - European Language Resources Association, pp.3779-3784, 2012, 978-2-9517408-7-7</w:t>
+              <w:t xml:space="preserve">Proceedings of the Intl Jubilee Congress of the Technical University of Varna</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Technical University, pp.118-123, 2012, 978-954-20-0555-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373635v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Inno di Mameli tradotto in Lingua dei Segni Italiana (LIS): un'analisi linguistica.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unità Lessematiche e Strutture di Grande Iconicità nella Lingua dei Segni Italiana (LIS): nuovi dati e nuove metodologie di analisi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Lucioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Tullio Telmon; Gianmario Raimondi; Luisa Revelli. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Antinoro Pizzuto°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Ferreri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coesistenze linguistiche nell'Italia pre- e postunitaria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 57 (1), Ed. Bulzoni, pp.219-233, 2012, Collana Pubblicazioni Società di Linguistica italiana (SLI), 978-88-7870-722-1</w:t>
+              <w:t xml:space="preserve">Lessico e lessicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 56, Ed. Bulzoni, pp.281-294, 2012, Collana Pubblicazioni Società di Linguistica Italiana (SLI), 978-88-7870-655-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366805v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unità Lessematiche e Strutture di Grande Iconicità nella Lingua dei Segni Italiana (LIS): nuovi dati e nuove metodologie di analisi.</w:t>
+                <w:t xml:space="preserve">SWift - A SignWriting improved fast transcriber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Silvana Ferreri. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Borgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Marsico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Genny Tortora; Stefano Levialdi; Maurizio Tucci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lessico e lessicologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM - Association for Computer Machinery, pp.390 - 393, 2012, ACM AVI2012, 978-1-4503-1287-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2254556.2254631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02366796v1</w:t>
+                <w:t xml:space="preserve">hal-02373536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWift - A SignWriting improved fast transcriber</w:t>
+                <w:t xml:space="preserve">SWift - A SignWriting editor to bridge between deaf world and e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Borgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Working Conference on Advanced Visual Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM - Association for Computer Machinery, pp.390 - 393, 2012, ACM AVI2012, 978-1-4503-1287-5. </w:t>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Advanced Learning Technologies (ICALT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE - Institute of Electrical and Electronics Engineers, pp.526-530, 2012, 978-0-7695-4702-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2254556.2254631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICALT.2012.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373536v1</w:t>
+                <w:t xml:space="preserve">hal-02373824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language resources and visual communication in a deaf-centered multimodal e-learning environment: issues to be addressed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Antinoro Pizzuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. VII Int. LREC Workshop “Supporting e-learning with language resources and semantic data”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELRA, pp.18-23, 2010, Proc. VII Int. LREC Workshop “Supporting e-learning with language resources and semantic data”, 2-9517408-6-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11756,90 +11756,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalla modalità faccia-a-faccia ad una lingua scritta emergente: nuove prospettive su trascrizione e scrittura della Lingua dei Segni italiana (LIS).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Gianfreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Petitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia S. Bianchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Consani; C. Furiassi; F. Guazzelli; C. Perta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti IX Congr. Int. Ass. It. Ling. Appl. [AItLA]</w:t>
@@ -12286,51 +12286,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238419v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237958v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pannitto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Albanesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maria Martines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Caruso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.15825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contesse Adrien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;bulard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741158v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741110v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555853v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378345v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;guer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2801.1366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Borgia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Marsico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1064.9449" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558903v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4210.6725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4341.7440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558675v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5127.6646" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bottoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2539.5049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Renzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucioli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gianfreda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3555.3123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Castelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1982.4481" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557728v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Petitta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Gulli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1654.2568" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Maragna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tomasuolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722589v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antinoro Pizzuto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capuano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rossini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3227.6322" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3751.4089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1130.4800" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554656v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pennacchi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lamano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1164.7846" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1654.7680" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965272v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697575v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719055v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2022-graf-cont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-dane" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68149" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13190" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-bian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552851v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2004.11583" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552935v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1401" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1684" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306933v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634062v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381023v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07440-5_21" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366684v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602726v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2024-bianchini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366689v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4079.6001" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118976005.ch33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373824v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.235" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366805v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antinoro Pizzuto&#176;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373536v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254631" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02865948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237958v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia S. Bianchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238419v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238357v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238059v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Pannitto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Albanesi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Maria Martines" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Caruso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2410.15825" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602673v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catteau Fanny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-53020005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741158v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Catteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliyah Morgenstern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chevrefils" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contesse Adrien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;bulard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741152v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Contesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741122v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Boutet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ch&#232;vrefils" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375031v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu R&#233;guer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dauphin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568327v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342788v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568321v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561122v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561194v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Goguely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342992v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Renna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2801.1366" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558839v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1064.9449" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Borgia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de Marsico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558909v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558906v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558815v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4210.6725" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558804v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4341.7440" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bottoni" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2539.5049" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dalle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.5127.6646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558754v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722577v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554796v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Di Renzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucioli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gianfreda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3555.3123" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557728v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Petitta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Gulli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1654.2568" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722596v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Castelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1982.4481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554735v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonetta Maragna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tomasuolo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3227.6322" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antinoro Pizzuto" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Capuano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rossini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.3751.4089" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1130.4800" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pennacchi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00722554v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554721v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lamano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554607v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1164.7846" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366956v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1654.7680" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554333v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236503v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouriel Grynszpan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737496v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965272v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238486v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2024-bianchini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366689v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4079.6001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697575v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2022-graf-cont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-bian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500992v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/lamo.1.68149" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973783v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36824/2020-graf-dane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740978v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.13190" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552851v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arxiv.2004.11583" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552935v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207811001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367761v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cognitextes.1401" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340548v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1684" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306933v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634062v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381023v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07440-5_21" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118976005.ch33" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551372v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342251v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212721.3212808" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366805v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Antinoro Pizzuto&#176;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373536v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2254556.2254631" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373824v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2012.235" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366646v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366944v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02865948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02366627v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>