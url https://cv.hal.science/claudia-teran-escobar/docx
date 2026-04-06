--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -299,295 +299,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victims of Conspiracies? An Examination of the Relationship Between Conspiracy Beliefs and Dispositional Individual Victimhood</w:t>
+                <w:t xml:space="preserve">Trust in scientists and their role in society across 68 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Toribio‐flórez</w:t>
+                <w:t xml:space="preserve">Viktoria Cologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene S Altenmüller</w:t>
+                <w:t xml:space="preserve">Niels G Mede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen M Douglas</w:t>
+                <w:t xml:space="preserve">Sebastian Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Gollwitzer</w:t>
+                <w:t xml:space="preserve">John Besley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indro Adinugroho</w:t>
+                <w:t xml:space="preserve">Cameron Brick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (7), pp.1252 - 1269. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.713 - 730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.70008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-024-02090-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540372v1</w:t>
+                <w:t xml:space="preserve">hal-05244737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust in scientists and their role in society across 68 countries</w:t>
+                <w:t xml:space="preserve">Victims of Conspiracies? An Examination of the Relationship Between Conspiracy Beliefs and Dispositional Individual Victimhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Cologna</w:t>
+                <w:t xml:space="preserve">Daniel Toribio‐flórez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels G Mede</w:t>
+                <w:t xml:space="preserve">Marlene S Altenmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Berger</w:t>
+                <w:t xml:space="preserve">Karen M Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Besley</w:t>
+                <w:t xml:space="preserve">Mario Gollwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Brick</w:t>
+                <w:t xml:space="preserve">Indro Adinugroho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (4), pp.713 - 730. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (7), pp.1252 - 1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-024-02090-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.70008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244737v1</w:t>
+                <w:t xml:space="preserve">hal-05540372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot randomised controlled trial comparing the effectiveness of the MaTerre180’ participatory tool including a serious game versus an intervention including carbon footprint awareness-raising on behaviours among academia members in France</w:t>
               </w:r>
@@ -835,429 +835,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781415v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being Active during the Lockdown: The Recovery Potential of Physical Activity for Well-Being</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: Individual, Sociodemographic, and Environmental Factors Related to Physical Activity During the Spring 2020 COVID-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Forestier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18041707⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.816463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139483v1</w:t>
+                <w:t xml:space="preserve">hal-05024703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Individual, Sociodemographic, and Environmental Factors Related to Physical Activity During the Spring 2020 COVID-19 Lockdown</w:t>
+                <w:t xml:space="preserve">Individual, Sociodemographic, and Environmental Factors Related to Physical Activity During the Spring 2020 COVID-19 Lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.816463⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.643109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.643109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024703v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual, Sociodemographic, and Environmental Factors Related to Physical Activity During the Spring 2020 COVID-19 Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Being Active during the Lockdown: The Recovery Potential of Physical Activity for Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gautheur Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sarrazin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.643109. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.1707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.643109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18041707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171891v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1804,799 +1804,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l'efficacité d'un jeu sérieux visant le changement des comportements pour la transition écologique dans le monde académique : l'exemple du dispositif MaTerreen180</w:t>
+                <w:t xml:space="preserve">A pilot study on how a training on behaviour change approaches may increase knowledge, intention and self-efficacy within practitioners in Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ruin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Christofori-Khadka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Rähle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres "Jeux et enjeux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Behaviour change for Health And Sustainability 8th International CBC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917252v1</w:t>
+                <w:t xml:space="preserve">hal-03917257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on how a training on behaviour change approaches may increase knowledge, intention and self-efficacy within practitioners in Paraguay</w:t>
+                <w:t xml:space="preserve">Évaluer l'efficacité d'un jeu sérieux visant le changement des comportements pour la transition écologique dans le monde académique : l'exemple du dispositif MaTerreen180</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicole Rähle</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour change for Health And Sustainability 8th International CBC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">3ème Rencontres "Jeux et enjeux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917257v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual, sociodemographic and environmental factors associated to physical activity during the COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Congrès en ligne (visioconférence), France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965566v1</w:t>
+                <w:t xml:space="preserve">halshs-04908757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04908757v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
+                <w:t xml:space="preserve">Individual, sociodemographic and environmental factors associated to physical activity during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème Journée Scientifique des Jeunes Chercheurs en Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Congrès en ligne (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965548v1</w:t>
+                <w:t xml:space="preserve">hal-04965566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
+                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917044v1</w:t>
+                <w:t xml:space="preserve">hal-04917021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Boris Cheval</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917021v1</w:t>
+                <w:t xml:space="preserve">hal-04917044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t>
               </w:r>
@@ -2796,553 +2796,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de l'économie comportementale et la psychologie à la création des politiques publiques efficaces: MOBILAIR</w:t>
+                <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Citizen Campus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jan 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926507v1</w:t>
+                <w:t xml:space="preserve">hal-04926553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Chalabaev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+                <w:t xml:space="preserve">Sarah Duche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges Science Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
+                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926553v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
+                <w:t xml:space="preserve">Changer l'air (le monde) : Est-ce qu'une folie à nulle autre seconde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve"> Concours de vulgarisation scientifique : Cleansearch for the future dans le cadre de l'International Cleantech Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908186v1</w:t>
+                <w:t xml:space="preserve">hal-04926520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changer l'air (le monde) : Est-ce qu'une folie à nulle autre seconde ?</w:t>
+                <w:t xml:space="preserve">Les apports de l'économie comportementale et la psychologie à la création des politiques publiques efficaces: MOBILAIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Concours de vulgarisation scientifique : Cleansearch for the future dans le cadre de l'International Cleantech Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
+              <w:t xml:space="preserve">Citizen Campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jan 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926520v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3373,77 +3373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we teach an old dog new tricks? Teaching behaviour change to health practitioners in Paraguay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Christofori-Khadka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Rahle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bremen, Germany. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3520,51 +3520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Tabaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Bratislava, Slovakia. , 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4194,51 +4194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4256,103 +4256,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust in scientists and their role in society across 67 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Cologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Mede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Besley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Brick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4387,90 +4387,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of Science, Science Communication, and Climate Change Attitudes in 67 Countries: The TISP Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Mede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Cologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Besley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Brick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Christofori-Khadka" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R&#228;hle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926507v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04409448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rahle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Mede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Christofori-Khadka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R&#228;hle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04409448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rahle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Mede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>