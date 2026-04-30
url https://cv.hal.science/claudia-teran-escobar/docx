--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1528,178 +1528,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon footprint in Academia: between imperatives of academic excellence and imperatives of attenuating climate change</w:t>
+                <w:t xml:space="preserve">À deux ou quatre roues : mobilité et tentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Pint of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917254v1</w:t>
+                <w:t xml:space="preserve">hal-04937617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À deux ou quatre roues : mobilité et tentations</w:t>
+                <w:t xml:space="preserve">Carbon footprint in Academia: between imperatives of academic excellence and imperatives of attenuating climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pint of Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17th International Conference of Young Researchers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937617v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary intervention to reduce car use</w:t>
               </w:r>
@@ -2007,277 +2007,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03917252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908757v1</w:t>
+                <w:t xml:space="preserve">hal-04917044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
+                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Maltagliati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965548v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual, sociodemographic and environmental factors associated to physical activity during the COVID-19 lockdown</w:t>
               </w:r>
@@ -2326,176 +2326,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-control resources and past physical activity as predictors of the evolution of physical activity during COVID-19 lockdown</w:t>
+                <w:t xml:space="preserve">The protective role of usual healthy behaviour when self-control resources are lacking: the case of physical activity during the COVID-19 lockdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Cheval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+              <w:t xml:space="preserve">19ème Congrès International de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917021v1</w:t>
+                <w:t xml:space="preserve">halshs-04908757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
+                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
@@ -2530,73 +2530,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917044v1</w:t>
+                <w:t xml:space="preserve">hal-04965548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t>
               </w:r>
@@ -4723,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917254v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Christofori-Khadka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R&#228;hle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04409448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rahle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Mede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05498110v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hognon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquito Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Caille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2026.102942" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05024703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarrazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.816463" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.643109" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gautheur Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18041707" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ruin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13694" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937617v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Maltagliati" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917254v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Christofori-Khadka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole R&#228;hle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917252v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917021v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Cheval" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Clot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926507v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Rejeb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04409448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rahle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05161021v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gougou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champagne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306171v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Mede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469306v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856061v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>