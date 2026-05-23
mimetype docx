--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -775,482 +775,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazing intensity and associated frequency of human contact, and horn status, influence activity on pasture, physiological pre-slaughter reactions and meat quality in beef heifers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etourdissement des bovins au pistolet à tige perforante Etude des dommages cérébraux provoqués par la tige perforante en fonction de la position du pistolet lors de l'étourdissement des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Silacci</w:t>
+                <w:t xml:space="preserve">Frédérique Demota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Devriendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105578⟩</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ef3r-c660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732492v1</w:t>
+                <w:t xml:space="preserve">hal-04647956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etourdissement des bovins au pistolet à tige perforante Etude des dommages cérébraux provoqués par la tige perforante en fonction de la position du pistolet lors de l'étourdissement des bovins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Etourdissement des bovins à tige perforante (2e partie)Etude de la position et de l’orientation du pistolet en lien avec les dommages cérébraux et la présence d’indicateurs de risque de conscience chez les bovins en abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ef3r-c660⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/w7aa-7q65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647956v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etourdissement des bovins à tige perforante (2e partie)Etude de la position et de l’orientation du pistolet en lien avec les dommages cérébraux et la présence d’indicateurs de risque de conscience chez les bovins en abattoir</w:t>
+                <w:t xml:space="preserve">Consciousness in farm animals and the ‘how’ and ‘why’ of slaughter techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/w7aa-7q65⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.101358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2024.101358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647947v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness in farm animals and the ‘how’ and ‘why’ of slaughter techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grazing intensity and associated frequency of human contact, and horn status, influence activity on pasture, physiological pre-slaughter reactions and meat quality in beef heifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Silacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Behavioral Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.101358. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 289, pp.105578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cobeha.2024.101358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517003v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04732492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the use of on-farm slaughterhouse</w:t>
               </w:r>
@@ -1503,1574 +1503,1574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particularités neurobiologiques et physiologiques des différentes techniques d’abattage Abattage avec et sans étourdissement : conscience et induction de l’inconscience (partie 1).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of proteomics to discovery of putative biomarkers for the study of beef color</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.227-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167045v1</w:t>
+                <w:t xml:space="preserve">hal-03510345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark-cutting beef: A brief review and an integromics meta-analysis at the proteome level to decipher the underlying pathways</w:t>
+                <w:t xml:space="preserve">Molecular signatures of beef tenderness: Underlying mechanisms based on integromics of protein biomarkers from multi-platform proteomics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maria Mullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robyn Warner</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Maria Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 181, pp.108611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108611⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 172, pp.108311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315957v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of proteomics to discovery of putative biomarkers for the study of beef color</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spécificités des indicateurs de conscience et d’inconscience selon les méthodes d’abattage Abattage avec et sans étourdissement : évaluation pratique de l’inconscience (partie 2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes &amp; Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510345v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signatures of beef tenderness: Underlying mechanisms based on integromics of protein biomarkers from multi-platform proteomics studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the determination of meat quality using biochemical characteristics of the muscle: stress at slaughter and other missing keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Maria Mullen</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Franco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robyn Warner</w:t>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172, pp.108311. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods10010084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124816v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités des indicateurs de conscience et d’inconscience selon les méthodes d’abattage Abattage avec et sans étourdissement : évaluation pratique de l’inconscience (partie 2).</w:t>
+                <w:t xml:space="preserve">Comparing Gas and Electrical Stunning: Effects on Meat Quality of Pigs When Pre-Stunning Physical Activity Is Minimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes &amp; Produits Carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10020319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167052v1</w:t>
+                <w:t xml:space="preserve">hal-03148923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the determination of meat quality using biochemical characteristics of the muscle: stress at slaughter and other missing keys</w:t>
+                <w:t xml:space="preserve">Stunning of pigs with different gas mixtures: Behavioural and physiological reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods10010084⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 175, pp.108452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03109876v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stunning of pigs with different gas mixtures: Behavioural and physiological reactions</w:t>
+                <w:t xml:space="preserve">Particularités neurobiologiques et physiologiques des différentes techniques d’abattage Abattage avec et sans étourdissement : conscience et induction de l’inconscience (partie 1).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Astruc</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, VPC-2021-3725</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124802v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Gas and Electrical Stunning: Effects on Meat Quality of Pigs When Pre-Stunning Physical Activity Is Minimal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dark-cutting beef: A brief review and an integromics meta-analysis at the proteome level to decipher the underlying pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Purslow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjith Ramanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maria Mullen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (2), pp.319. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.108611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10020319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03148923v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of horn status on behaviour in fattening cattle in the field and during reactivity tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
+                <w:t xml:space="preserve">Proteomic biomarkers of beef colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Warner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Purslow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105081⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.234-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930186v1</w:t>
+                <w:t xml:space="preserve">hal-03124809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic biomarkers of beef colour</w:t>
+                <w:t xml:space="preserve">Dr. Ahmed Ouali, 1948–2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Purslow</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Sentandreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Coulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2020.05.005⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.108155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03124809v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dr. Ahmed Ouali, 1948–2020</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid oxidation, pre-slaughter animal stress and meat packaging: Can dietary supplementation of vitamin E and plant extracts come to the rescue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Delosière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108155⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 309, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569148v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of lipids, antioxidative status and color attributes in cows meat from slaughter to storage: Impacts of diet supplementations and pre-slaughter stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gruffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Habeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.105409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid oxidation, pre-slaughter animal stress and meat packaging: Can dietary supplementation of vitamin E and plant extracts come to the rescue?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+                <w:t xml:space="preserve">Effects of horn status on behaviour in fattening cattle in the field and during reactivity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Maria Reiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 309, </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.105081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2020.105081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629245v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élevage de précision et bien-être en élevage : la révolution numérique de l’agriculture permettra-t-elle de prendre en compte les besoins des animaux et des éleveurs ?</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3372,51 +3372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Messadène Chelali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.D. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3466,90 +3466,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma indicators of bovine health: impacts of diet supplementations and pre-slaughter stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Delosière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3587,51 +3587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conscience animale : une expertise scientifique collective de l'Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,1946 +3810,1946 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory quality of meat from eight different types of cattle in relation with their biochemical characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part II. Evaluation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integrative Agriculture </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2095-3119(16)61340-0⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638038v1</w:t>
+                <w:t xml:space="preserve">hal-02634941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part II. Evaluation methods</w:t>
+                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part I. Neurobiological mechanisms underlying stunning and killing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118, pp.147-156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 118, pp.133-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness, unconsciousness and death in the context of slaughter. Part I. Neurobiological mechanisms underlying stunning and killing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Électronarcose des poulets :comment concilier bien-être animal et qualité des carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.95-101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02630299v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Électronarcose des poulets :comment concilier bien-être animal et qualité des carcasses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Comprendre la manière dont l’animal perçoit et évalue son environnement pour réduire son stress en abattoir : exemple chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 169 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/60107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630159v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre la manière dont l’animal perçoit et évalue son environnement pour réduire son stress en abattoir : exemple chez les bovins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
+                <w:t xml:space="preserve">Inter-laboratory assessment by trained panelists from France and the United Kingdom of beef cooked at two different end-point temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aidan P. Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 169 (1), </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.90-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/60107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02635990v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-laboratory assessment by trained panelists from France and the United Kingdom of beef cooked at two different end-point temperatures</w:t>
+                <w:t xml:space="preserve">Sensory quality of meat from eight different types of cattle in relation with their biochemical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aidan P. Moloney</w:t>
+                <w:t xml:space="preserve">Aidan P Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 122, pp.90-96. </w:t>
+              <w:t xml:space="preserve">Journal of Integrative Agriculture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.1550-1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2095-3119(16)61340-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634400v1</w:t>
+                <w:t xml:space="preserve">hal-02638038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie I. Mécanismes neurobiologiques impliqués lors de l’étourdissement et de la mise à mort</w:t>
+                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie II. Méthodes d’évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 31 (2-2), pp.1-20</w:t>
+              <w:t xml:space="preserve">, 2015, 31 (2-3), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638116v1</w:t>
+                <w:t xml:space="preserve">hal-02638037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins of movements following stunning and during bleeding in cattle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631303v1</w:t>
+                <w:t xml:space="preserve">hal-02635722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 2. Evaluation et traitement de la douleur chez les ruminants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Coherent correlation networks among protein biomarkers of beef tenderness: What they reveal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 128 (7), pp.365-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2015.08.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02635722v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie II. Méthodes d’évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Young Blond d'Aquitaine, Angus and Limousin bulls differ in emotional reactivity: Relationships with animal traits, stress reactions at slaughter and post-mortem muscle metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 164, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638037v1</w:t>
+                <w:t xml:space="preserve">hal-02631548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent correlation networks among protein biomarkers of beef tenderness: What they reveal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une note de service relative aux conditions de transport en caisse des chevreaux abrogé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Dereclenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.77-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641553v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Blond d'Aquitaine, Angus and Limousin bulls differ in emotional reactivity: Relationships with animal traits, stress reactions at slaughter and post-mortem muscle metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Boissy</w:t>
+                <w:t xml:space="preserve">Understanding Early Post-Mortem Biochemical Processes Underlying Meat Color and pH Decline in the Longissimus thoracis Muscle of Young Blond d'Aquitaine Bulls Using Protein Biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (30), pp.6799-6809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631548v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une note de service relative aux conditions de transport en caisse des chevreaux abrogé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bouvier</w:t>
+                <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cognie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.77-81</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01605443v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Early Post-Mortem Biochemical Processes Underlying Meat Color and pH Decline in the Longissimus thoracis Muscle of Young Blond d'Aquitaine Bulls Using Protein Biomarkers.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02615⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (2), pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01191442v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs animales. 1. Les mécanismes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La conscience, l’inconscience et la mort dans le contexte de l’abattage. Partie I. Mécanismes neurobiologiques impliqués lors de l’étourdissement et de la mise à mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (3), pp.217-230</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (2-2), pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636267v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t>
+                <w:t xml:space="preserve">Origins of movements following stunning and during bleeding in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Bourguet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3023⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01211033v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'évaluation du bien-être animal en élevage, pendant le transport et à l'abattoir</w:t>
               </w:r>
@@ -5869,51 +5869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Win–win strategies for high beef quality, consumer satisfaction, and farm efficiency, low environmental impacts and improved animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6003,103 +6003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse relationships between biomarkers and beef tenderness according to contractile and metabolic properties of the muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (40), pp.9808 - 9818. </w:t>
@@ -6131,291 +6131,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and monitoring pain in farm animals: a review</w:t>
+                <w:t xml:space="preserve">Meta-analysis of effects of gender in combination with carcass weight and breed on pork quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Laszlo Trefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mounier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+                <w:t xml:space="preserve">A Doeschl-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leterrier</w:t>
+                <w:t xml:space="preserve">J A Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Bünger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (6), pp.998-1010. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (3), pp.1480-1492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731112002406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2012-5200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129733v1</w:t>
+                <w:t xml:space="preserve">hal-02652129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of effects of gender in combination with carcass weight and breed on pork quality.</w:t>
+                <w:t xml:space="preserve">Identifying and monitoring pain in farm animals: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Trefan</w:t>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Doeschl-Wilson</w:t>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Rooke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bünger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (3), pp.1480-1492. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (6), pp.998-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2012-5200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112002406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652129v1</w:t>
+                <w:t xml:space="preserve">hal-01129733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mouvements après l’étourdissement sont des automatismes et des réflexes</w:t>
               </w:r>
@@ -6464,1373 +6464,1373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimising pain in farm animals: the 3S approach – ‘Suppress, Substitute, Soothe’</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment réduire la souffrance animale lors de l'abattage rituel ou conventionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129642v1</w:t>
+                <w:t xml:space="preserve">hal-02643285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment réduire la souffrance animale lors de l'abattage rituel ou conventionnel</w:t>
+                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7120/096272812X13353700593482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643285v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bayesian meta-analysis of the effect of fasting, transport and lairage times on four attributes of pork meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Btissam Boukhari Salmi Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Trefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Bünger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Doeschl-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Welfare Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7120/096272812X13353700593482⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (3), pp.584-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644459v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00999933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian meta-analysis of the effect of fasting, transport and lairage times on four attributes of pork meat quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le stress émotionnel des bovins à l'abattage Quelle est la perception de l'animal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00999933v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stress émotionnel des bovins à l'abattage Quelle est la perception de l'animal ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minimising pain in farm animals: the 3S approach – ‘Suppress, Substitute, Soothe’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levionnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Guemene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (8), pp.1261-1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731112000262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643474v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of food deprivation on behavioral reactivity and physiological status in Holstein cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Behavioural and physiological reactions of cattle in a commercial abattoir: Relationships with organisational aspects of the abattoir and animal characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andanson</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cohen Tannugi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2010-3139⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88 (1), pp.158-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643554v1</w:t>
+                <w:t xml:space="preserve">hal-02646190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le stress à l’abattage ? : exemples d’études chez les bovins</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meta-analysis of the effects of dietary vitamin E supplementation on α-tocopherol concentration and lipid oxidation in pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Trefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Bünger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Bloom-Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Btissam Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87, pp.305-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643612v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural and physiological reactions of cattle in a commercial abattoir: Relationships with organisational aspects of the abattoir and animal characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Réactions de stress des bovins dans un abattoir industriel français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Cohen-Tannugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646190v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of the effects of dietary vitamin E supplementation on α-tocopherol concentration and lipid oxidation in pork</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Btissam Salmi</w:t>
+                <w:t xml:space="preserve">Alternative rearing systems in pigs: consequences on stress indicators at slaughter and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.11.002⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (10), pp.1620-1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111000784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02642644v1</w:t>
+                <w:t xml:space="preserve">hal-02644220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactions de stress des bovins dans un abattoir industriel français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduire le stress à l’abattage ? : exemples d’études chez les bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-20</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642546v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative rearing systems in pigs: consequences on stress indicators at slaughter and meat quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Vautier</w:t>
+                <w:t xml:space="preserve">Effects of food deprivation on behavioral reactivity and physiological status in Holstein cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (10), pp.1620-1625. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (10), pp.3272-3285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111000784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2010-3139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644220v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the emotional reactivity of cows to understand and predict their stress reactions to the slaughter procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7906,90 +7906,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of effects of dietary vitamin E and post slaughter storage conditions on changes of redness (a*) of pork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazslo Trefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutz Bünger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesper Blom-Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Btissam Boukhari Salmi Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiv für Tierzucht</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 53 (5), pp.564-577</w:t>
@@ -8018,64 +8018,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeletal muscle proteomics in livestock production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis L. Lefaucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8268,103 +8268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t>
@@ -8653,1266 +8653,1266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in pig muscle proteome according to HAL genotype: implications for meat quality defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can emotional reactivity predict stress responses at slaugther in sheep ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Laville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Déborah Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Blinet</w:t>
+                <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
+                <w:t xml:space="preserve">Claude Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf900286x⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (3), pp.193-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661908v1</w:t>
+                <w:t xml:space="preserve">hal-02660514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can emotional reactivity predict stress responses at slaugther in sheep ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in pig muscle proteome according to HAL genotype: implications for meat quality defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Racine</w:t>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+                <w:t xml:space="preserve">Sylvie Blinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2009.03.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57 (11), pp.4913-4923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf900286x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02660514v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig Longissimus lumborum proteome: Part II: Relationships between protein content and meat quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pig Longissimus lumborum proteome: Part I. Effects of genetic background, rearing environment and gender</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 80 (4), pp.982-996. </w:t>
+              <w:t xml:space="preserve">, 2008, 80 (4), pp.968-981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.04.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658495v1</w:t>
+                <w:t xml:space="preserve">hal-02659777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pig Longissimus lumborum proteome: Part I. Effects of genetic background, rearing environment and gender</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rocha</w:t>
+                <w:t xml:space="preserve">Pre-slaughter conditions, animal stress and welfare: current status and possible future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.04.028⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (10), pp.1501-1517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731108002723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659777v1</w:t>
+                <w:t xml:space="preserve">hal-02668529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-slaughter conditions, animal stress and welfare: current status and possible future research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle proteome and meat eating qualities of Longissimus thoracis of “Blonde d’Aquitaine” young bulls: A central role of HSP27 isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (10), pp.1501-1517. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.297-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731108002723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02668529v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle proteome and meat eating qualities of Longissimus thoracis of “Blonde d’Aquitaine” young bulls: A central role of HSP27 isoforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explaining and predicting differences in meat quality through stress reactions at slaughter: The case of Large White and Duroc pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (3), pp.297-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.06.016⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 79 (4), pp.795-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666814v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining and predicting differences in meat quality through stress reactions at slaughter: The case of Large White and Duroc pigs</w:t>
+                <w:t xml:space="preserve">Pig Longissimus lumborum proteome: Part II: Relationships between protein content and meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 79 (4), pp.795-805. </w:t>
+              <w:t xml:space="preserve">, 2008, 80 (4), pp.982-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663579v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sarcoplasmic proteomes between two groups of pig muscles selected for shear force of cooked meat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des conditions de pré-abattage sur le stress et le bien-être des animaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie M. Damon</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf070462x⟩</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (1), pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2007.20.1.3441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658034v1</w:t>
+                <w:t xml:space="preserve">hal-02667356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des conditions de pré-abattage sur le stress et le bien-être des animaux d'élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of sarcoplasmic proteomes between two groups of pig muscles selected for shear force of cooked meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55, pp.5834-5841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf070462x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2007.20.1.3441⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02667356v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anesthésie des porcs, expertise d’un système d’anesthésie gazeuse en groupe.</w:t>
               </w:r>
@@ -10017,284 +10017,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage estival de porcs en extérieur. Effet de la génétique et des conditions d'abattage sur le comportement, la physiologie et les qualités des viandes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Réponses physiologiques et comportementales à différents mélanges gazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (2), pp.43-53</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (3), pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658347v1</w:t>
+                <w:t xml:space="preserve">hal-02654858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Réponses physiologiques et comportementales à différents mélanges gazeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Qualités des viandes de porcs étourdis avec différents mélanges gazeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (3), pp.71-82</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (4), pp.133-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654858v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Expertise d'un abattoir équipé du système BACK LOADER d'anesthésie en groupe au CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10303,628 +10299,632 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (6), pp.216-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésie gazeuse des porcs. Qualités des viandes de porcs étourdis avec différents mélanges gazeux</w:t>
+                <w:t xml:space="preserve">Elevage estival de porcs en extérieur. Effet de la génétique et des conditions d'abattage sur le comportement, la physiologie et les qualités des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 25 (4), pp.133-140</w:t>
+              <w:t xml:space="preserve">, 2006, 25 (2), pp.43-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653607v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated handling of pigs during rearing. I. Refusal of contact by the handler and reactivity to familiar and unfamiliar humans</w:t>
+                <w:t xml:space="preserve">Stress reactions at slaughter and meat quality in pigs : Genetic background and prior experience. A brief review of recent findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne J. Porcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (1-2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680485v1</w:t>
+                <w:t xml:space="preserve">hal-02678171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated handling of pigs during rearing. II. Effect of reactivity to humans on aggression during mixing and on meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne J. Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83 (7), pp.1664-1672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress reactions at slaughter and meat quality in pigs : Genetic background and prior experience. A brief review of recent findings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conception, construction et essai d'un abattoir mobile pour porcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Seidlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Production Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 56, pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02678171v1</w:t>
+                <w:t xml:space="preserve">hal-02682968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, construction et essai d'un abattoir mobile pour porcs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repeated handling of pigs during rearing. I. Refusal of contact by the handler and reactivity to familiar and unfamiliar humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 56, pp.7-16</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83 (7), pp.1653-1663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682968v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress des animaux et qualités de leurs viandes. Rôles du patrimoine génétique et de l’expérience antérieure</w:t>
               </w:r>
@@ -10973,277 +10973,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral research and its application to livestock transport and policy: A European perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of pigs to slaughter stress: predominance of the halothane sensitivity allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardus Johan Lensink</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Ludricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Schouten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vaessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79, pp.E159-E165</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676120v1</w:t>
+                <w:t xml:space="preserve">hal-02677132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of pigs to slaughter stress: predominance of the halothane sensitivity allele</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioral research and its application to livestock transport and policy: A European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Schouten</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vaessen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernardus Johan Lensink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.1-10</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.E159-E165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02677132v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité à une stimulation thermique chez les bovins : Validation d'une méthode par rayon laser à infra-rouge et intérêt pour l'étude du stress</w:t>
               </w:r>
@@ -11452,787 +11452,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of cues from stressed conspecifics increases reactivity to aversive events in cattle : Evidence for the existence of alarm substances in urine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behavioural responses of cattle to the odours of blood and urine from conspecifics and to the odour of faeces from carnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 63 (4), pp.489-495</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (1-2), pp.9-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697659v1</w:t>
+                <w:t xml:space="preserve">hal-02688454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural responses of cattle to the odours of blood and urine from conspecifics and to the odour of faeces from carnivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of cues from stressed conspecifics increases reactivity to aversive events in cattle : Evidence for the existence of alarm substances in urine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Blinet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 57 (1-2), pp.9-21</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 63 (4), pp.489-495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688454v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intracerebroventricular administration of vasopressin on stress-induced hyperthermia in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The post-feeding responses of sows to the daily presentation of food rewards in a test arena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Haskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cremona</w:t>
+                <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dantzer</w:t>
+                <w:t xml:space="preserve">L.A. Deans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 60 (2), pp.417-424</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 49 (2), pp.125-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689044v1</w:t>
+                <w:t xml:space="preserve">hal-02690109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between food consumption and persistence of post-feeding foraging behaviour in sows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of intracerebroventricular administration of vasopressin on stress-induced hyperthermia in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Haskell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">S. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+                <w:t xml:space="preserve">S. Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
+                <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 48 (3-4), pp.249-262</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60 (2), pp.417-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687855v1</w:t>
+                <w:t xml:space="preserve">hal-02689044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The post-feeding responses of sows to the daily presentation of food rewards in a test arena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">The relationship between food consumption and persistence of post-feeding foraging behaviour in sows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Haskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.A. Deans</w:t>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 49 (2), pp.125-135</w:t>
+              <w:t xml:space="preserve">, 1996, 48 (3-4), pp.249-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690109v1</w:t>
+                <w:t xml:space="preserve">hal-02687855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between feeding, stereotypies, and plasma glucose concentrations in food-restricted and restrained sows</w:t>
+                <w:t xml:space="preserve">Ingestion of food facilitates the performance of stereotypies in sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wiersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cockram</w:t>
+                <w:t xml:space="preserve">H.A. Macleod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 54, pp.189-193</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 46 (5), pp.939-950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710868v1</w:t>
+                <w:t xml:space="preserve">hal-02703379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingestion of food facilitates the performance of stereotypies in sows</w:t>
+                <w:t xml:space="preserve">Relationship between feeding, stereotypies, and plasma glucose concentrations in food-restricted and restrained sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wiersma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.B. Lawrence</w:t>
+                <w:t xml:space="preserve">J.M. Koolhaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.A. Macleod</w:t>
+                <w:t xml:space="preserve">M. Cockram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 46 (5), pp.939-950</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 54, pp.189-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02703379v1</w:t>
+                <w:t xml:space="preserve">hal-02710868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The behavioural effects of undernutrition in confined farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12296,51 +12296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of behavioral factors involved in the development and continued performance of stereotypic behaviors in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 71 (10), pp.2815-2825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12387,51 +12387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between amphetamine and environmentally induced stereotypies in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Illius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12482,51 +12482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between plasma cortisol and stereotypic activities in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ladewig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12607,51 +12607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of feeding level and physical restriction on development of stereotypies in sows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Illius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12702,51 +12702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between agonistic behaviour and propensity to develop excessive drinking and chain manipulation in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.W. Illius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12797,64 +12797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schedule-induced polydipsia experience decreases plasma corticosterone levels but increases plasma prolactin levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Moal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12913,90 +12913,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The propensity for schedule-induced polydipsia is related to differences in conditioned avoidance behaviour and in defense reactions in a defeat test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Koolhaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bohus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13064,307 +13064,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des conditions d’abattage de poulets de chair : Monitoring d’un dispositif d’étourdissement par électronarcose individuelle</w:t>
+                <w:t xml:space="preserve">Impact of Pre-slaughter Stress on the Bovine Longissimus Thoracis et lumborum and the Semitendinosus muscle proteomes: A comparative study on cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Meunier</w:t>
+                <w:t xml:space="preserve">Sudipta Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Redouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mallet</w:t>
+                <w:t xml:space="preserve">Ruth M. Hamill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Lebre</w:t>
+                <w:t xml:space="preserve">Joe Kerry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de la Mesure et de la Métrologie (J2M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Saint-Jacut de la Mer, France. 18es Journées de la Mesure et de la Métrologie</w:t>
+              <w:t xml:space="preserve">British society of animal science conference (BSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328426v1</w:t>
+                <w:t xml:space="preserve">hal-04874251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pre-slaughter Stress on the Bovine Longissimus Thoracis et lumborum and the Semitendinosus muscle proteomes: A comparative study on cows</w:t>
+                <w:t xml:space="preserve">Amélioration des conditions d’abattage de poulets de chair : Monitoring d’un dispositif d’étourdissement par électronarcose individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudipta Hazra</w:t>
+                <w:t xml:space="preserve">Bruno Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth M. Hamill</w:t>
+                <w:t xml:space="preserve">Chloé Redouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Kerry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+                <w:t xml:space="preserve">Louison Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British society of animal science conference (BSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">18èmes Journées de la Mesure et de la Métrologie (J2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Saint-Jacut de la Mer, France. 18es Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874251v1</w:t>
+                <w:t xml:space="preserve">hal-05328426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R and Bioconductor-based Workflow for Downstream Analysis of LFQ Meat Proteomics Data: Enhancing Reproducibility in Meat Proteomics Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13609,51 +13609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Maria Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Silacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13833,64 +13833,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualités sensorielles de la viande et stress oxydant en race angus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13945,51 +13945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between slaughter procedures and reactions of cattle: a field study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14178,90 +14178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des réponses du muscle squelettique au stress chez le rat - Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14428,51 +14428,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscle proteome of &amp;quot;Blonde d'Aquitaine&amp;quot; young bulls and meat eating qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14566,51 +14566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphometric characteristics of pigs carcasses: effects of genetic and rearing background and consequences for post-portem metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14700,51 +14700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Berne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14818,90 +14818,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of pre-slaughter stress on the bovine longissimus thoracis et lumborum and semitendinosus muscle proteomes: A comparative study based on label-free proteomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth M. Hamill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe P. Kerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14952,103 +14952,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of horn status on bovine Semitendinosus muscle proteome: An analysis of the canonical pathways, upstream regulators and interactive networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudipta Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth M. Hamill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe P. Kerry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maria Mullen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Food Science and Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSTI, Dec 2023, Dublin, Ireland</w:t>
@@ -15435,77 +15435,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Maria Reiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Oberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Silacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.A. Dufey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Society of Nutrition Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Göttingen, Germany</w:t>
@@ -15822,1105 +15822,1105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic biomarkers of meat colour of blonde d’aquitaine young bulls: towards a better comprehension of the biological mechanisms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Prediction of the various beef quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Polkinghorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pethick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Conference summarizing the implementation of ProOptiBeef Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742906v1</w:t>
+                <w:t xml:space="preserve">hal-02801516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the various beef quality traits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduire le stress à l'abattage : pourquoi et comment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference summarizing the implementation of ProOptiBeef Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Conférences Steak-Expert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801516v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire le stress à l'abattage : pourquoi et comment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic biomarkers of meat colour of blonde d’aquitaine young bulls: towards a better comprehension of the biological mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Steak-Expert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793526v1</w:t>
+                <w:t xml:space="preserve">hal-02742906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing stress at slaughter: why and how</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meat science and foodomics: application of omics approaches to meat quality management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Boudjellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beef International Exchange Lallemand-INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint-Genès-Champanellle, France</w:t>
+              <w:t xml:space="preserve">Séminaire International sur les Sciences Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Constantine, Algeria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793528v1</w:t>
+                <w:t xml:space="preserve">hal-02743018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat science and foodomics: application of omics approaches to meat quality management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing stress at slaughter: why and how</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire International sur les Sciences Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Constantine, Algeria. 1 p</w:t>
+              <w:t xml:space="preserve">Beef International Exchange Lallemand-INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint-Genès-Champanellle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743018v1</w:t>
+                <w:t xml:space="preserve">hal-02793528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers of beef tenderness in young bulls from three breeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+                <w:t xml:space="preserve">L’évaluation et la gestion du bien-être animal : diversité des approches et des finalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mounaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Kammoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+                <w:t xml:space="preserve">M. Le Guenic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Izmir, Turkey</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750415v1</w:t>
+                <w:t xml:space="preserve">hal-01210674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation et la gestion du bien-être animal : diversité des approches et des finalités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+                <w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Le Guenic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210674v1</w:t>
+                <w:t xml:space="preserve">hal-02749650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denys Durand</w:t>
+                <w:t xml:space="preserve">Relationships between overall liking score and sensory meat attributes in different types of beef cattlee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Micol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Eugène</w:t>
+                <w:t xml:space="preserve">R.I. Richardson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t>
+              <w:t xml:space="preserve">59. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749650v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between overall liking score and sensory meat attributes in different types of beef cattlee</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomarkers of beef tenderness in young bulls from three breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.I. Richardson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Malek Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750204v1</w:t>
+                <w:t xml:space="preserve">hal-02750415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress à l'abattage et qualités des viandes : les liens se confirment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Caen, France. pp.135-142</w:t>
@@ -16962,51 +16962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’origine des mouvements musculaires des bovins après l’étourdissement et pendant la saignée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17038,415 +17038,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of meta-analysis as an approach to model the welfare of growing-finishing pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K.H. de Greef</w:t>
+                <w:t xml:space="preserve">Reduction of stress reactions of lambs at slaughter by improving their reactivity to human beings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Q-Pork Chains Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803932v1</w:t>
+                <w:t xml:space="preserve">hal-02808415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of stress reactions of lambs at slaughter by improving their reactivity to human beings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Elevage, abattage et corrida : de quoi les bovins ont-ils peur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">11. Congrès Zoopsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Liege, Belgique. 222 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808415v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevage, abattage et corrida : de quoi les bovins ont-ils peur ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boivin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Congrès Zoopsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Liege, Belgique. 222 p</w:t>
+              <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746043v1</w:t>
+                <w:t xml:space="preserve">hal-02802627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications du transcriptome musculaire en réponse au stress avant l’abattage chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17521,178 +17491,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress at slaughter in cattle: Role of reactivity profile and environmental factors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The use of meta-analysis as an approach to model the welfare of growing-finishing pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Averos Florensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. de Greef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Slaughter Association Centenary International Symposium: Recent Advances in the Welfare of Livestock at Slaughter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Portsmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Final Q-Pork Chains Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802627v1</w:t>
+                <w:t xml:space="preserve">hal-02803932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Foye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Gentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17760,51 +17760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-slaughter stress and lipoperoxidation : protective effect of vitamin E and plant extracts rich in polyphenols given to finishing cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17872,51 +17872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les réactions de stress à l'abattage chez le bovin adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17974,872 +17974,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Individual variations in stress reactivity at slaughter, in cattle and sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">5. Journées du GDR d’Ethologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752608v1</w:t>
+                <w:t xml:space="preserve">hal-02753340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual variations in stress reactivity at slaughter, in cattle and sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Racine</w:t>
+                <w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Boudra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées du GDR d’Ethologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753340v1</w:t>
+                <w:t xml:space="preserve">hal-02752116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte B. Picard</w:t>
+                <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Vialter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752116v1</w:t>
+                <w:t xml:space="preserve">hal-02751712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut améliorer la stabilité de couleur des viandes, même chez des animaux subissant un stress avant l'abattage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId458" w:history="1">
+                <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751712v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un apport d'antioxydants alimentaires chez le bovin en finition peut prévenir la lipopéroxydation des viandes, y compris chez des animaux subissant un stress avant l'abattage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité indivuelle des réactions de stress à l’abattage chez les ovins et les bovins : Consequences sur le métabolisme post-mortem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ligout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Parafita-Thomas</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757508v1</w:t>
+                <w:t xml:space="preserve">hal-02752608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post mortem metabolism and meat qualities : how proteomics can bring new information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">La réactivité émotionnelle comme prédicteur des réactions de stress à l'abattage chez les ovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ligout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Foulquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées « Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753408v1</w:t>
+                <w:t xml:space="preserve">hal-02758326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réactivité émotionnelle comme prédicteur des réactions de stress à l'abattage chez les ovins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+                <w:t xml:space="preserve">Post mortem metabolism and meat qualities : how proteomics can bring new information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">11.Journées « Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758326v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcs lourds : effets du type génétique, du mode d'élevage et des conditions d'abattage sur le comportement, la physiologie et les qualités des carcasses et des viandes</w:t>
               </w:r>
@@ -18864,51 +18864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Symposium International sur le Porc Méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18946,77 +18946,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la réactivité émotionnelle au moment du sevrage sur le stress à l’abattage chez les ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Deiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Ligout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Foulquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19052,51 +19052,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gender, genetic background and rearing method on the relationship between protein expression and meat quality</w:t>
+                <w:t xml:space="preserve">Effet du sexe sur l'expression des protéines sarcoplasmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sayd</w:t>
@@ -19131,694 +19131,694 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754306v1</w:t>
+                <w:t xml:space="preserve">hal-02754340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du sexe sur l'expression des protéines sarcoplasmiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anesthésie gazeuse des porcs : variations physiologiques et comportementales et qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Deiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754340v1</w:t>
+                <w:t xml:space="preserve">hal-02754776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anesthésie gazeuse des porcs : variations physiologiques et comportementales et qualités des viandes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La carte protéomique: un outil pour la détermination de marqueurs des qualités de la viande de porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754776v1</w:t>
+                <w:t xml:space="preserve">hal-02752660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte protéomique: un outil pour la détermination de marqueurs des qualités de la viande de porc</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Relations entre le métabolisme post mortem et les qualités des viandes: apports de la protéomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Morzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752660v1</w:t>
+                <w:t xml:space="preserve">hal-02754548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre le métabolisme post mortem et les qualités des viandes: apports de la protéomique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Morzel</w:t>
+                <w:t xml:space="preserve">Muscle traits, preslaughter stress and meat quality indicators as influenced by pig rearing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Foury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Dublin, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754548v1</w:t>
+                <w:t xml:space="preserve">hal-02755100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle traits, preslaughter stress and meat quality indicators as influenced by pig rearing system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alienor Vautier</w:t>
+                <w:t xml:space="preserve">Influence of gender, genetic background and rearing method on the relationship between protein expression and meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kwasiborski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Dublin, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755100v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19912,51 +19912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Heyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20063,51 +20063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37.Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Paris, France</w:t>
@@ -20136,90 +20136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modes d’élevage alternatifs des porcs : (2) Effets sur des indicateurs du métabolisme énergétique musculaire et du stress pré-abattage en relation avec les qualités des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Foury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alienor Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20255,662 +20255,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porcs lourds : Effets du type génétique, du mode d’élévage et des conditions d’abattage sur le comportement, la physiologie et les qualités des carcasses et des viandes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catécholamines et relation avec les qualités des viandes de porc: rôles du type génétique, du mode d'élevage et des conditions d'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Options Méditerranéennes : Série A. Séminaires Méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Zaragoza, Spain. pp.183-190</w:t>
+              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907491v1</w:t>
+                <w:t xml:space="preserve">hal-02763943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of genetic background, rearing and slaughter conditions on behaviour, physiology and meat quality of pigs</w:t>
+                <w:t xml:space="preserve">Transport and other potential stress factors at slaughter. Studies on pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Monin</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne J. Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUSPROKQUAL Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Copenhague, Denmark. p: 113-125</w:t>
+              <w:t xml:space="preserve">Congress of the International Society for Animal Hygiene (ISAH). "Animal Production in Europe: The way forward in a changing world"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Saint-Malo, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02828013v1</w:t>
+                <w:t xml:space="preserve">hal-02826234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catécholamines et relation avec les qualités des viandes de porc: rôles du type génétique, du mode d'élevage et des conditions d'abattage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphometric characteristics of pig carcasses: effects of genetic and rearing background and consequences for post-mortem metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Haye</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sayd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t>
+              <w:t xml:space="preserve">50.International Congress of Meat Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763943v1</w:t>
+                <w:t xml:space="preserve">hal-02903460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport and other potential stress factors at slaughter. Studies on pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abattage de porcs lourds: effets du type génétique, du mode d'élevage et des conditions d'abattage sur le comportement et sur la morphologie et les qualités des viandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rybarczyk</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the International Society for Animal Hygiene (ISAH). "Animal Production in Europe: The way forward in a changing world"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Saint-Malo, France. 1 p</w:t>
+              <w:t xml:space="preserve">5. Symposium International sur le Porc Méditérranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02826234v1</w:t>
+                <w:t xml:space="preserve">hal-02759991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric characteristics of pig carcasses: effects of genetic and rearing background and consequences for post-mortem metabolism</w:t>
+                <w:t xml:space="preserve">Porcs lourds : Effets du type génétique, du mode d’élévage et des conditions d’abattage sur le comportement, la physiologie et les qualités des carcasses et des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sayd</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50.International Congress of Meat Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Options Méditerranéennes : Série A. Séminaires Méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Zaragoza, Spain. pp.183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903460v1</w:t>
+                <w:t xml:space="preserve">hal-02907491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abattage de porcs lourds: effets du type génétique, du mode d'élevage et des conditions d'abattage sur le comportement et sur la morphologie et les qualités des viandes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of genetic background, rearing and slaughter conditions on behaviour, physiology and meat quality of pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Terlouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Laville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Symposium International sur le Porc Méditérranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Tarbes, France</w:t>
+              <w:t xml:space="preserve">SUSPROKQUAL Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Copenhague, Denmark. p: 113-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759991v1</w:t>
+                <w:t xml:space="preserve">hal-02828013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress reactions at slaughter and meat quality: Role of genetic background and prior experience</w:t>
               </w:r>
@@ -21228,51 +21228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abattage et qualités des produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21336,64 +21336,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rybarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Talmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21457,51 +21457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Blinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Theix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21526,51 +21526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The behavioural effects of undernutrition in confined farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21771,151 +21771,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émotions, intelligence et vivre ensemble Ce que nous pouvons apprendre en regardant les animaux</w:t>
+                <w:t xml:space="preserve">Stress at slaughter: ethical questions and meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. CM2 Randan, France. 2019</w:t>
+              <w:t xml:space="preserve">Engineering school. France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844678v1</w:t>
+                <w:t xml:space="preserve">hal-04844687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress at slaughter: ethical questions and meat quality</w:t>
+                <w:t xml:space="preserve">Émotions, intelligence et vivre ensemble Ce que nous pouvons apprendre en regardant les animaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Engineering school. France. 2019</w:t>
+              <w:t xml:space="preserve">École thématique. CM2 Randan, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844687v1</w:t>
+                <w:t xml:space="preserve">hal-04844678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection animale en abattoir</w:t>
               </w:r>
@@ -22194,64 +22194,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CET'Automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bourguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Devriendt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22487,51 +22487,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding, Assessing and Improving Farm Animal Welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22676,51 +22676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal behaviour and meat quality in different systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22927,51 +22927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 1: Quantifying animal welfare preslaughter using behavioural, physiological and carcass and meat quality measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preslaughter handling and slaughter of meat animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.13-61, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23613,103 +23613,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cassar-Malek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture and New Biotechnologies (Advances in Agroecology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -24045,64 +24045,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hyperthermie induite par le stress : donnees preliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24235,193 +24235,193 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Effects of Slaughter Stress on the Quality of Meat and Meat Products</w:t>
+                <w:t xml:space="preserve">Caring for animals up to end of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 (1), pp.3-61, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/af/vfac004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174824v1</w:t>
+                <w:t xml:space="preserve">hal-04029605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caring for animals up to end of life</w:t>
+                <w:t xml:space="preserve">Recent Advances in Effects of Slaughter Stress on the Quality of Meat and Meat Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">This special issue belongs to the section "Meat"., 2022, Recent Advances in Effects of Slaughter Stress on the Quality of Meat and Meat Products</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029605v1</w:t>
+                <w:t xml:space="preserve">hal-04174824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24452,51 +24452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocoles d’échantillonnage pour la surveillance des bonnes pratiques d’étourdissement des bovins en abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24574,51 +24574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis du 25/04/2019 de l’Anses relatif à des Protocoles d’échantillonnage pour la surveillance des bonnes pratiques d’étourdissement des porcs en abattoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Juin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24683,51 +24683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conscience animale. Résumé de l'expertise scientifique collective. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24805,51 +24805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal consciousness. Summary of the multidisciplinary assesment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24927,51 +24927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Neindre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25075,77 +25075,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique (INRA). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -25184,64 +25184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DéfiViande&amp;quot; - Rapport d'étape-Première année - Bilan d’avancement des travaux 1ère campagne 2008-2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bauchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25471,51 +25471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anet Spengler-Neff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frigga Dohme-Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. ETH ZURICH, 2019. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -25876,51 +25876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Ben Mbarek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hamill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Reiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aleyrangues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109686" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Silacci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Demota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Devriendt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ef3r-c660" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ducreux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w7aa-7q65" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517003v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2024.101358" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12061294" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167045v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315957v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Warner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Purslow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramanathan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maria Mullen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108611" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4899" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124816v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Franco" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108311" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167052v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124802v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108452" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020319" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105081" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124809v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hughes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.05.005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569148v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Sentandreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Coulis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108155" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105409" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Richardson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.06.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619661v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Oberson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Messad&#232;ne Chelali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Hess" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.107892" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHB35C0G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.07.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638038v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P Moloney" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(16)61340-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634941v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630299v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.011" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKJD1H39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60107" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634400v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.07.026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631303v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.07.010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N45B0X8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudjellal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.08.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.12.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Barbier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191442v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02615" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Pethick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14210" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501528s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002406" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Trefan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rooke" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#252;nger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5200" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levionnois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643285v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644459v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/096272812X13353700593482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi Salmi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Trefan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. B&#252;nger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.09.021" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4LNQ0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643474v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643612v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646190v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen Tannugi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6T5NJNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642644v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz B&#252;nger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bloom-Hansen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rooke" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWP0X60-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazslo Trefan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Blom-Hansen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elq005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.08.016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90FS5JVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.08.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9N9XG0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211925v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01925.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB8FFB78459BD361E11216472098C70275B38023/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661908v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900286x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Temple" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Racine" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.018" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VXTKD0P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658495v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.04.032" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQS50P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659777v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.04.028" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T40F319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.06.016" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8C9LRKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663579v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.11.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFRFR6PQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658034v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070462x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z5WJR1PV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667356v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3441" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907156v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658347v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654858v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662022v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680485v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Porcher" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679505v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678171v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.11.032" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D8KJ7JX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Haye" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Coulaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seidlitz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676120v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardus Johan Lensink" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695865v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687874v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.B. de Passill&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697659v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688454v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689044v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremona" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687855v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Haskell" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690109v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Deans" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710868v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Koolhaas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cockram" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703379v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiersma" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Macleod" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703376v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715617v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1993.71102815x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Illius" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704135v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladewig" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711772v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708560v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9384(88)90187-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M2648XR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723235v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bohus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328426v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Redouin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lebre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874251v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Hazra" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Hamill" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kerry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795654v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Joe P." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734217v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Mato" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210662v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Guenic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804430v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749206v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos Florensa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Edwards" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819178v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocha" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756514v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Groelly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828918v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829422v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161621v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe P. Kerry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.04.010" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552688v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608106v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174793v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kerry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575525v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dufey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786814v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607294v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-860-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603385v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742906v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801516v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Polkinghorne" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793526v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793528v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743018v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750415v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210674v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guenic" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750204v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Richardson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744968v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803932v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808415v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lullier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746043v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802627v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755765v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753340v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753408v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758326v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753664v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758217v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754306v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754340v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752660v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754548v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764349v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chazeix" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907491v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828013v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763943v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826234v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903460v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759991v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830599v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841527v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766468v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766571v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771095v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rybarczyk" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773589v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852053v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844717v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844693v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844678v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844687v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844706v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874197v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843750v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843724v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842582v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843767v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843777v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843790v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838211v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835703v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835492v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273130v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166185v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-924-4_1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166129v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786377v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786812v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1520/9782759228713/la-conscience-des-animaux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264358v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794861v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Gibson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792925v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandf.net/books/search/author/wieslaw_przybylski_phd/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805808v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805825v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805747v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blache" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Maloney" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830607v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chupin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841268v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Schouten" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852607v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850291v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174824v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029605v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03814110v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03673932v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817484v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Krauss" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04844733v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04815606v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Ulbrich" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Spengler-Neff" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851718v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812646v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05568629v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Veissier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Botreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cowie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101792" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pilot-Storck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kohlhauer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9399" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459786v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andr&#233; Barri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.4.9398" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05192006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Ben Mbarek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hamill" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Reiche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750495v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paulmier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andanson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picgirard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aleyrangues" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109686" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Demota" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Devriendt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ef3r-c660" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647947v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ducreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/w7aa-7q65" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Neindre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobeha.2024.101358" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Silacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigga Dohme-Meier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105578" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12061294" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639743v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veissier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4899" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maria Mullen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Franco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Warner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108311" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020319" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124802v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108452" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Purslow" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith Ramanathan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108611" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hughes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2020.05.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569148v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Sentandreu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Coulis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108155" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629245v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125668" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Habeanu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105409" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930186v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2020.105081" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kling-Eveillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2478" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Richardson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.06.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619661v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Oberson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Messad&#232;ne Chelali" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Hess" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.107892" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHB35C0G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619133v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629323v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bernard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boivin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2017.07.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634941v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.03.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKJD1H39-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635990v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/60107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634400v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.07.026" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P Moloney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(16)61340-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638037v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Faur&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641553v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudjellal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2015.08.022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631548v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2014.12.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Barbier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dereclenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouvier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02615" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631303v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.07.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9N45B0X8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frotin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Bensoussan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1zwe-fb33" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190076v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Pethick" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14210" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636820v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501528s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Trefan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Rooke" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B&#252;nger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5200" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002406" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643407v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643285v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7120/096272812X13353700593482" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Boukhari Salmi Salmi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Trefan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. B&#252;nger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Doeschl-Wilson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.09.021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB4LNQ0R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643474v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129642v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levionnois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000262" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646190v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen Tannugi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.12.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6T5NJNH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642644v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz B&#252;nger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bloom-Hansen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rooke" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXWP0X60-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643612v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643554v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3139" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Gobert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2010.03.008" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21B8V3R6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663262v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazslo Trefan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Blom-Hansen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664698v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elq005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666985v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Berne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.08.016" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90FS5JVR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kwasiborski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.08.003" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P9N9XG0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211925v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01925.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB8FFB78459BD361E11216472098C70275B38023/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660514v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Temple" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ligout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Racine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2009.03.018" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VXTKD0P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661908v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf900286x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659777v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.04.028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T40F319X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668529v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002723" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.06.016" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8C9LRKQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663579v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rybarczyk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.11.013" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFRFR6PQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658495v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.04.032" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQS50P8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2007.20.1.3441" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658034v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf070462x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z5WJR1PV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907156v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654858v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferreira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653607v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Espinosa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662022v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658347v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678171v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.11.032" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D8KJ7JX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679505v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Porcher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682968v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Haye" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Coulaud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seidlitz" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680485v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677132v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ludricks" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Schouten" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vaessen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676120v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardus Johan Lensink" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695865v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rushen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. de Passille" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687874v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.B. de Passill&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688454v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697659v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690109v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Haskell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Lawrence" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Deans" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689044v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kent" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cremona" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dantzer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687855v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703379v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wiersma" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A. Macleod" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710868v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Koolhaas" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cockram" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703376v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kyriazakis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715617v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/1993.71102815x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Illius" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704135v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ladewig" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711772v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708560v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728789v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Moal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9384(88)90187-4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M2648XR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723235v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tazi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bohus" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874251v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Hazra" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Hamill" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kerry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328426v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Redouin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lebre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795654v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Joe P." TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154671v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Ledoux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734217v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Mato" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210662v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mounaix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Le Guenic" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bignon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804430v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen-Tannugi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749206v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Averos Florensa" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Edwards" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. de Greef" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819178v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocha" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756514v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Groelly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828918v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829422v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161621v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe P. Kerry" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.04.010" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552688v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608106v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174793v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kerry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575525v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733652v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Dufey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786814v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607294v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-860-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603385v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801516v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Polkinghorne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793526v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742906v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743018v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793528v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210674v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Guenic" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750204v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Richardson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750415v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744968v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808415v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lullier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746043v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802627v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803932v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752496v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755765v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753340v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751712v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Parafita-Thomas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vialter" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757508v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752608v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758326v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Foulquie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753408v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753664v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758217v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754340v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754776v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752660v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754548v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754306v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764349v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Heyer" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chazeix" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763943v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826234v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903460v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759991v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02907491v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828013v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762325v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830599v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841527v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766468v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766571v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771095v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rybarczyk" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773589v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852053v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844717v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844693v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844687v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844678v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04844706v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874197v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843750v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843724v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04842582v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843767v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843777v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843790v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791470v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781800628045.0000" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838211v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835703v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835492v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273130v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166185v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-924-4_1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166129v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786377v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786812v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1520/9782759228713/la-conscience-des-animaux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264358v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794861v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Gibson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792925v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tandf.net/books/search/author/wieslaw_przybylski_phd/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805808v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805825v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805747v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blache" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Maloney" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830607v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Chupin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841268v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Schouten" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852607v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850291v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04029605v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174824v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03814110v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Juin" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Michel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03673932v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736383v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736385v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594939v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809726v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817484v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Krauss" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04844733v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04815606v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne E Ulbrich" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anet Spengler-Neff" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851718v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812646v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>