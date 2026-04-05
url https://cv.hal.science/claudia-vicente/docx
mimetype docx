--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems-level analysis provides insights on methanol-based production of l-glutamate and its decarboxylation product γ-aminobutyric acid by Bacillus methanolicus</w:t>
+                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Irla</w:t>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingemar Nærdal</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Virant</w:t>
+                <w:t xml:space="preserve">Frederic Pepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trygve Brautaset</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Busche</w:t>
+                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91, pp.389-404. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151404v1</w:t>
+                <w:t xml:space="preserve">hal-04666812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
               </w:r>
@@ -266,263 +266,263 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Rabbit Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Systems-level analysis provides insights on methanol-based production of l-glutamate and its decarboxylation product γ-aminobutyric acid by Bacillus methanolicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Irla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Ingemar Nærdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pepke</w:t>
+                <w:t xml:space="preserve">David Virant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Trygve Brautaset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
+                <w:t xml:space="preserve">Tobias Busche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.389-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666812v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a FAD-dependent monooxygenase in diazo group functionalization of kinamycin in Streptomyces ambofaciens</w:t>
               </w:r>
@@ -2072,295 +2072,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of filipin tailoring genes from Streptomyces filipinensis reveals alternative routes in filipin III biosynthesis and yields bioactive derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pathway-specific regulation revisited: cross-regulation of multiple disparate gene clusters by PAS-LuxR transcriptional regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Payero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ángel Rumbero</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Barreales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12934-015-0307-4⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (12), pp.5123-5135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6472-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562713v1</w:t>
+                <w:t xml:space="preserve">hal-02559683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway-specific regulation revisited: cross-regulation of multiple disparate gene clusters by PAS-LuxR transcriptional regulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional analysis of filipin tailoring genes from Streptomyces filipinensis reveals alternative routes in filipin III biosynthesis and yields bioactive derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Payero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tamara Payero</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Rumbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barreales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio de Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 99 (12), pp.5123-5135. </w:t>
+              <w:t xml:space="preserve">Microbial Cell Factories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6472-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12934-015-0307-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559683v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAS-LuxR transcriptional control of filipin biosynthesis in S. avermitilis</w:t>
               </w:r>
@@ -3194,51 +3194,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SynSysBio approaches to convert the modern-day heterotroph E. coli into a methylotrophic organism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3315,51 +3315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bernard-Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,51 +3397,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is necessary to convert the modern-day heterotroph E. coli into a methylotrophic organism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bernard-Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3479,51 +3479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the boundaries of synthetic biology to tackle climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3587,51 +3587,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational optimization of a novel synthetic pathway for methanol utilization in E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,51 +3699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding natural methylotroph B. methanolicus for a one carbon-based production platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3846,51 +3846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drago Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,51 +4102,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a methanol bioeconomy, understanding B. methanolicus metabolism for a C1-based production platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4227,51 +4227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering B. methanolicus metabolism for a one carbon-based production platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4646,51 +4646,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151404v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#230;rdal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Brautaset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Busche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.06.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03922424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo V. Ull&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Albillos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez-Aguado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12335-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara D Payero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva G Barreales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Pedro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11080994" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.907861" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02935411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2020.07.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gil L&#243;pez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vicente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00745-20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Pedro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Santos-Aberturas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Aparicio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00246-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Payero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7077-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rumbero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0307-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559683v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6472-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5998-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mart&#237;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038536" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Guerra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031475" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02547661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Angel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.09.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKQMH3L0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02547645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-8-33" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bernard-Lapeyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer Heras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#230;rdal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Brautaset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Busche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03922424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo V. Ull&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Albillos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez-Aguado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12335-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara D Payero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva G Barreales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Pedro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11080994" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.907861" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02935411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2020.07.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gil L&#243;pez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vicente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00745-20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Pedro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Santos-Aberturas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Aparicio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00246-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Payero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7077-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6472-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rumbero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0307-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5998-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mart&#237;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038536" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Guerra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031475" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02547661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Angel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.09.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKQMH3L0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02547645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-8-33" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bernard-Lapeyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer Heras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>