--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -66,3111 +66,3245 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
+                <w:t xml:space="preserve">The gut microbiota metabolite isovalerate enhances the epithelial barrier function in cell monolayers derived from porcine ileum organoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pepke</w:t>
+                <w:t xml:space="preserve">Cristina Plata-Calzado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beaumont</w:t>
+                <w:t xml:space="preserve">Corinne Lencina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
+                <w:t xml:space="preserve">Elisabeth Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 330 (4), pp.G459-G477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00193.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666812v2</w:t>
+                <w:t xml:space="preserve">hal-04827719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
+                <w:t xml:space="preserve">Systems-level analysis provides insights on methanol-based production of l-glutamate and its decarboxylation product γ-aminobutyric acid by Bacillus methanolicus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Marta Irla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Ingemar Nærdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paës</w:t>
+                <w:t xml:space="preserve">David Virant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+                <w:t xml:space="preserve">Trygve Brautaset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Busche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.389-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754818v2</w:t>
+                <w:t xml:space="preserve">hal-05151404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems-level analysis provides insights on methanol-based production of l-glutamate and its decarboxylation product γ-aminobutyric acid by Bacillus methanolicus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CORE GUT MICROBIOTA IN RABBIT: OPPORTUNITIES TO STRENGTHEN THE INTESTINAL BARRIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingemar Nærdal</w:t>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Virant</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trygve Brautaset</w:t>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Busche</w:t>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.06.002⟩</w:t>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/wrs.2025.23465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151404v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of a FAD-dependent monooxygenase in diazo group functionalization of kinamycin in Streptomyces ambofaciens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+                <w:t xml:space="preserve">Structure-dependent degradation of milk oligosaccharides by newly isolated intestinal commensal bacterial strains from suckling piglets and rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hotel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frederic Pepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.001576⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-025-04205-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238570v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666812v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synteruptor : mining genomic islands for non-classical specialized metabolite gene clusters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of a FAD-dependent monooxygenase in diazo group functionalization of kinamycin in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Boutilliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drago Haas</w:t>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Barba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šarká Nezbedová</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae069⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171 (6), pp.001576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.001576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628353v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penicillium chrysogenum as a fungal factory for feruloyl esterases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synteruptor : mining genomic islands for non-classical specialized metabolite gene clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drago Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura García-Calvo</w:t>
+                <w:t xml:space="preserve">Matthieu Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Rodríguez-Castro</w:t>
+                <w:t xml:space="preserve">Šarká Nezbedová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo V. Ullán</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Fernández-Aguado</w:t>
+                <w:t xml:space="preserve">Amélie Garénaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-022-12335-w⟩</w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.lqae069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922424v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Multiple Gene Clusters’ Expression by the PAS-LuxR Transcriptional Regulator PteF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+                <w:t xml:space="preserve">Penicillium chrysogenum as a fungal factory for feruloyl esterases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura García-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Rodríguez-Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara D Payero</w:t>
+                <w:t xml:space="preserve">Ricardo V. Ullán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Rodríguez-García</w:t>
+                <w:t xml:space="preserve">Silvia M. Albillos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva G Barreales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio De Pedro</w:t>
+                <w:t xml:space="preserve">Marta Fernández-Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics11080994⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2-3), pp.691-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-022-12335-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839574v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a Hetero- to a Methylotrophic Lifestyle: Flash Back on the Engineering Strategies to Create Synthetic Methanol-User Strains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of Multiple Gene Clusters’ Expression by the PAS-LuxR Transcriptional Regulator PteF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara D Payero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Peiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+                <w:t xml:space="preserve">Antonio Rodríguez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jallet</w:t>
+                <w:t xml:space="preserve">Eva G Barreales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio De Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.907861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics11080994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03800652v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics to Elucidate the DNA-Binding Activity of AlpZ, a Member of the Gamma-Butyrolactone Receptor Family in Streptomyces ambofaciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">From a Hetero- to a Methylotrophic Lifestyle: Flash Back on the Engineering Strategies to Create Synthetic Methanol-User Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hôtel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">Denis Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01255⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.907861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935390v1</w:t>
+                <w:t xml:space="preserve">hal-03800652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and matching methylotrophic enzymes to design a novel methanol utilization pathway in E. coli</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charting the Metabolic Landscape of the Facultative Methylotroph Bacillus methanolicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Gales</w:t>
+                <w:t xml:space="preserve">Baudoin Delépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+                <w:t xml:space="preserve">Marina Gil López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Carnicer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2020.07.005⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSystems.00745-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02935411v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charting the Metabolic Landscape of the Facultative Methylotroph Bacillus methanolicus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Carnicer</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics to Elucidate the DNA-Binding Activity of AlpZ, a Member of the Gamma-Butyrolactone Receptor Family in Streptomyces ambofaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudia Vicente</w:t>
+                <w:t xml:space="preserve">Jean-Michel Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Wendisch</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (5), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSystems.00745-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960832v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Whole-Genome Shotgun Sequence of Streptomyces sp. Strain ETH9427</w:t>
+                <w:t xml:space="preserve">Mixing and matching methylotrophic enzymes to design a novel methanol utilization pathway in E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Alessandro de Simone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Peiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+                <w:t xml:space="preserve">Lara Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leblond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Floriant Bellvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (12), pp.e01197. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.315-325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.01197-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887322v1</w:t>
+                <w:t xml:space="preserve">hal-02935411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genomics among Closely Related Streptomyces Strains Revealed Specialized Metabolite Biosynthetic Gene Cluster Diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Promoter Engineering Reveals the Importance of Heptameric Direct Repeats for DNA Binding by Streptomyces Antibiotic Regulatory Protein–Large ATP-Binding Regulator of the LuxR Family (SARP-LAL) Regulators in Streptomyces natalensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barreales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouka Benhadj</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio de Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics7040086⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 84 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00246-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887213v1</w:t>
+                <w:t xml:space="preserve">hal-02562727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoter Engineering Reveals the Importance of Heptameric Direct Repeats for DNA Binding by Streptomyces Antibiotic Regulatory Protein–Large ATP-Binding Regulator of the LuxR Family (SARP-LAL) Regulators in Streptomyces natalensis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Draft Whole-Genome Shotgun Sequence of Streptomyces sp. Strain ETH9427</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Aparicio</w:t>
+                <w:t xml:space="preserve">Claire Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00246-18⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (12), pp.e01197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01197-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02562727v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotechnological production and application of the antibiotic pimaricin: biosynthesis and its regulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparative Genomics among Closely Related Streptomyces Strains Revealed Specialized Metabolite Biosynthetic Gene Cluster Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio de Pedro</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Thibessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Lorenzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka Benhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-7077-0⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics7040086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02562722v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathway-specific regulation revisited: cross-regulation of multiple disparate gene clusters by PAS-LuxR transcriptional regulators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Biotechnological production and application of the antibiotic pimaricin: biosynthesis and its regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barreales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Payero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 99 (12), pp.5123-5135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-015-6472-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 100 (1), pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-7077-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02559683v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02562722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of filipin tailoring genes from Streptomyces filipinensis reveals alternative routes in filipin III biosynthesis and yields bioactive derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Payero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Rumbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Barreales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12934-015-0307-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAS-LuxR transcriptional control of filipin biosynthesis in S. avermitilis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pathway-specific regulation revisited: cross-regulation of multiple disparate gene clusters by PAS-LuxR transcriptional regulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Payero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Barreales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio de Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 98 (22), pp.9311-9324. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-014-5998-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 99 (12), pp.5123-5135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-015-6472-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559677v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Control on Polyene Macrolide Biosynthesis: PimR Modulates Pimaricin Production via the PAS-LuxR Transcriptional Activator PimM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">PAS-LuxR transcriptional control of filipin biosynthesis in S. avermitilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Payero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cañibano</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Barreales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (22), pp.9311-9324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-014-5998-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02559469v1</w:t>
+                <w:t xml:space="preserve">hal-02559677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LAL Regulators SCO0877 and SCO7173 as Pleiotropic Modulators of Phosphate Starvation Response and Actinorhodin Biosynthesis in Streptomyces coelicolor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Control on Polyene Macrolide Biosynthesis: PimR Modulates Pimaricin Production via the PAS-LuxR Transcriptional Activator PimM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Payero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Martín-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cañibano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031475⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e38536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0038536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559464v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Control of Polyene Macrolide Biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">LAL Regulators SCO0877 and SCO7173 as Pleiotropic Modulators of Phosphate Starvation Response and Actinorhodin Biosynthesis in Streptomyces coelicolor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Payero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Angel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.182428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02547661v1</w:t>
+                <w:t xml:space="preserve">hal-02559464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional conservation of PAS–LuxR transcriptional regulators in polyene macrolide biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Molecular Control of Polyene Macrolide Biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Payero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cañibano</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Angel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2011.09.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 286 (11), pp.9150-9161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.182428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02548273v1</w:t>
+                <w:t xml:space="preserve">hal-02547661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Functional conservation of PAS–LuxR transcriptional regulators in polyene macrolide biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Payero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cañibano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (6), pp.756-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2011.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PimT, an amino acid exporter controls polyene production via secretion of the quorum sensing pimaricin-inducer PI-factor in Streptomyces natalensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Santos-Aberturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Payero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Angel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbial Cell Factories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (1), pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2859-8-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3180,905 +3314,905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SynSysBio approaches to convert the modern-day heterotroph E. coli into a methylotrophic organism.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chimeric transcriptional regulators to improve non-native substrate assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bernard-Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Novo Nordisk Foundation Center for Biosustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lingby, Denmark</w:t>
+              <w:t xml:space="preserve">BioSynSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758560v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimeric transcriptional regulators to improve non-native substrate assimilation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">SynSysBio approaches to convert the modern-day heterotroph E. coli into a methylotrophic organism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioSynSys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Novo Nordisk Foundation Center for Biosustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lingby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758541v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is necessary to convert the modern-day heterotroph E. coli into a methylotrophic organism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bernard-Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises du département MICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, May 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the boundaries of synthetic biology to tackle climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Applied Synthetic Biology in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational optimization of a novel synthetic pathway for methanol utilization in E. coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Peiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Gales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriant Bellvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding natural methylotroph B. methanolicus for a one carbon-based production platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Heux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSynSys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching For Specialized Metabolites Gene Clusters By Mining Genomic Islands: A New Comparative Genomics-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drago Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Biology of Actinomycetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining genomic islands with Synteruptor, a new strategy for identifying secondary metabolism gene clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drago Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Garenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sárka Nezbedová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Symposium on the Genetics of Industrial Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4088,418 +4222,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a methanol bioeconomy, understanding B. methanolicus metabolism for a C1-based production platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gil López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Carnicer Heras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fedration of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering B. methanolicus metabolism for a one carbon-based production platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Delepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Gil López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Carnicer Heras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Wendisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for novel specialized metabolite gene clusters, a new comparative genomics-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia M Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drago Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lespinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directing Biosynthesis V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4646,51 +4780,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#230;rdal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Brautaset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Busche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.06.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03922424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Castro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo V. Ull&#225;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Albillos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez-Aguado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12335-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839574v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara D Payero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva G Barreales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Pedro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11080994" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800652v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.907861" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02935411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2020.07.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gil L&#243;pez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vicente" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00745-20" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562727v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreales" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Pedro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Santos-Aberturas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Aparicio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00246-18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Payero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7077-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559683v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6472-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rumbero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0307-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5998-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559469v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mart&#237;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038536" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Guerra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031475" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02547661v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Angel Martin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182428" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548273v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.09.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKQMH3L0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02547645v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-8-33" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758560v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758541v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bernard-Lapeyre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872629v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758500v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lopez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer Heras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872595v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M. Vicente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Plata-Calzado" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lencina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00193.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Irla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar N&#230;rdal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Virant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trygve Brautaset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Busche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.06.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754818v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/wrs.2025.23465" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666812v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pepke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-025-04205-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05238570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia M Vicente" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boutilliat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hotel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aigle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001576" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drago Haas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;ark&#225; Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03922424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Rodr&#237;guez-Castro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo V. Ull&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia M. Albillos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fern&#225;ndez-Aguado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-022-12335-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara D Payero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva G Barreales" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio De Pedro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11080994" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800652v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Heux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.907861" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960832v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Del&#233;pine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gil L&#243;pez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Vicente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wendisch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSystems.00745-20" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02935390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Girardet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#244;tel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01255" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02935411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Simone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2020.07.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562727v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Barreales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Pedro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Santos-Aberturas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Aparicio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00246-18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887322v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Thibessard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertrand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leblond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01197-18" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01887213v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Lorenzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Benhadj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics7040086" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Payero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-7077-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02562713v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Rumbero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-015-0307-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-015-6472-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5998-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559469v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mart&#237;n-S&#225;nchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Ca&#241;ibano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0038536" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02559464v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Guerra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031475" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02547661v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Angel Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.182428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2011.09.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKQMH3L0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02547645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2859-8-33" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758541v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bernard-Lapeyre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872629v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758569v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758515v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04758500v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Delepine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Lopez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01655211v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Le Goff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042549v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Garenaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;rka Nezbedov&#225;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872611v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carnicer Heras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872595v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03042555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lautru" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lespinet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>