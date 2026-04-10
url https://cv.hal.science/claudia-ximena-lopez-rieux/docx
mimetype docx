--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claudia ximena lopez rieux </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudia-ximena-lopez-rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1026-307X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147173116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux, outils d'animation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 009, pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I(A)P ». La recherche-action participative : l’héritage méconnu d’Orlando Fals Borda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.183.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red internacional Habitar las Ciudades del Futuro (REHVIF). Presentación e intereses científicos (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando González Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena López Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitácora Urbano Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/bitacora.v30n3.90146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Jazmín Abraham (Centre for Advanced Microscopy – Cambridge, Grande-Bretagne), Mikael Akimowich (Université d’Aix-Marseille, France), María González (Mines Albi, France) et Fabiola Jaimes Miranda (Instituto Potosino de Investigación Científica y Tecnológica – IPICYT, Mexique). École thématique franco-mexicaine 2025 de la Muframex sur les transitions agricole et alimentaire pour des territoires plus résilients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic representation to visualize and compare indivuals space-time data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of third-places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for localisation of third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places and mobility choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Kerlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;ville intelligente et durable&amp;quot; sur quatre campus universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national universitaire Champollion, 33 p., 2021, 9782361702465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudades adaptadas al cambio climatico. Guía metodológica miciudadac2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipo Maria Contenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ciudad Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marín Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ciudad inteligente, tentativa de interpretación semiótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Eduardo Urueña López; Ligia Alzate Suárez; Óscar Murillo Cerón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiótica. Abordajes metodológicos contemporáneos II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sello Editorial de la Universidad de Antioquia, 2020, 9789587149807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation comme espace public dans l'aménagement d'un parc métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guénola Capron; Nadine Haschar-Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public urbain : de l'objet au processus de construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, 2007, p. 221-244 : bibliogr., fig., 2007, Villes &amp; Territoires ; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et informalités dans les Amériques : textes issus de la journée d'étude Jeunes chercheurs organisée par l'ATRIA le 11 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Américo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme scientifique du réseaux Internationale IRN _ REHVIF_ habiter les villes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Gonzalez Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mejia Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement participatif, entre injonction et co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Toulouse 2 Le Mirail, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01517112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claudia ximena lopez rieux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte urbaniste chercheur associée LISST-CieuChargée des projets COMUE Toulouse, Maison Universitaire Franco Mexicaine MUFRAMEX</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudia-ximena-lopez-rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1026-307X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147173116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux, outils d'animation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 009, pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I(A)P ». La recherche-action participative : l’héritage méconnu d’Orlando Fals Borda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.183.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red internacional Habitar las Ciudades del Futuro (REHVIF). Presentación e intereses científicos (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando González Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena López Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitácora Urbano Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/bitacora.v30n3.90146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Jazmín Abraham (Centre for Advanced Microscopy – Cambridge, Grande-Bretagne), Mikael Akimowich (Université d’Aix-Marseille, France), María González (Mines Albi, France) et Fabiola Jaimes Miranda (Instituto Potosino de Investigación Científica y Tecnológica – IPICYT, Mexique). École thématique franco-mexicaine 2025 de la Muframex sur les transitions agricole et alimentaire pour des territoires plus résilients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of third-places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic representation to visualize and compare indivuals space-time data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for localisation of third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places and mobility choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Kerlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;ville intelligente et durable&amp;quot; sur quatre campus universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national universitaire Champollion, 33 p., 2021, 9782361702465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudades adaptadas al cambio climatico. Guía metodológica miciudadac2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipo Maria Contenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ciudad Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marín Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ciudad inteligente, tentativa de interpretación semiótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Eduardo Urueña López; Ligia Alzate Suárez; Óscar Murillo Cerón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiótica. Abordajes metodológicos contemporáneos II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sello Editorial de la Universidad de Antioquia, 2020, 9789587149807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation comme espace public dans l'aménagement d'un parc métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guénola Capron; Nadine Haschar-Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public urbain : de l'objet au processus de construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, 2007, p. 221-244 : bibliogr., fig., 2007, Villes &amp; Territoires ; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et informalités dans les Amériques : textes issus de la journée d'étude Jeunes chercheurs organisée par l'ATRIA le 11 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Américo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme scientifique du réseaux Internationale IRN _ REHVIF_ habiter les villes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Gonzalez Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mejia Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement participatif, entre injonction et co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Toulouse 2 Le Mirail, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01517112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E7E92E5"/>
+    <w:nsid w:val="813202E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-ximena-lopez-rieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1026-307X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147173116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0161" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipo Maria Contenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ciudad Santa Cruz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mar&#237;n Cots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mar&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01517112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-ximena-lopez-rieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1026-307X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147173116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0161" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipo Maria Contenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ciudad Santa Cruz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mar&#237;n Cots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mar&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01517112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>