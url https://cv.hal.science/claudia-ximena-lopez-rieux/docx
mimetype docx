--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claudia ximena lopez rieux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte urbaniste chercheur associée LISST-CieuChargée des projets COMUE Toulouse, Maison Universitaire Franco Mexicaine MUFRAMEX</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudia-ximena-lopez-rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1026-307X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147173116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux, outils d'animation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 009, pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I(A)P ». La recherche-action participative : l’héritage méconnu d’Orlando Fals Borda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.183.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red internacional Habitar las Ciudades del Futuro (REHVIF). Presentación e intereses científicos (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando González Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena López Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitácora Urbano Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/bitacora.v30n3.90146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Jazmín Abraham (Centre for Advanced Microscopy – Cambridge, Grande-Bretagne), Mikael Akimowich (Université d’Aix-Marseille, France), María González (Mines Albi, France) et Fabiola Jaimes Miranda (Instituto Potosino de Investigación Científica y Tecnológica – IPICYT, Mexique). École thématique franco-mexicaine 2025 de la Muframex sur les transitions agricole et alimentaire pour des territoires plus résilients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of third-places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic representation to visualize and compare indivuals space-time data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for localisation of third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places and mobility choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Kerlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;ville intelligente et durable&amp;quot; sur quatre campus universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national universitaire Champollion, 33 p., 2021, 9782361702465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudades adaptadas al cambio climatico. Guía metodológica miciudadac2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipo Maria Contenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ciudad Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marín Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ciudad inteligente, tentativa de interpretación semiótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Eduardo Urueña López; Ligia Alzate Suárez; Óscar Murillo Cerón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiótica. Abordajes metodológicos contemporáneos II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sello Editorial de la Universidad de Antioquia, 2020, 9789587149807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation comme espace public dans l'aménagement d'un parc métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guénola Capron; Nadine Haschar-Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public urbain : de l'objet au processus de construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, 2007, p. 221-244 : bibliogr., fig., 2007, Villes &amp; Territoires ; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et informalités dans les Amériques : textes issus de la journée d'étude Jeunes chercheurs organisée par l'ATRIA le 11 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Américo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme scientifique du réseaux Internationale IRN _ REHVIF_ habiter les villes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Gonzalez Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mejia Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement participatif, entre injonction et co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Toulouse 2 Le Mirail, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01517112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claudia ximena lopez rieux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte urbaniste chercheur associée LISST-CieuChargée des projets COMUE Toulouse, Maison Universitaire Franco Mexicaine MUFRAMEX</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudia-ximena-lopez-rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1026-307X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147173116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux, outils d'animation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 009, pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I(A)P ». La recherche-action participative : l’héritage méconnu d’Orlando Fals Borda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.183.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red internacional Habitar las Ciudades del Futuro (REHVIF). Presentación e intereses científicos (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando González Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena López Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitácora Urbano Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/bitacora.v30n3.90146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Jazmín Abraham (Centre for Advanced Microscopy – Cambridge, Grande-Bretagne), Mikael Akimowich (Université d’Aix-Marseille, France), María González (Mines Albi, France) et Fabiola Jaimes Miranda (Instituto Potosino de Investigación Científica y Tecnológica – IPICYT, Mexique). École thématique franco-mexicaine 2025 de la Muframex sur les transitions agricole et alimentaire pour des territoires plus résilients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of third-places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic representation to visualize and compare indivuals space-time data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for localisation of third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places and mobility choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Kerlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;ville intelligente et durable&amp;quot; sur quatre campus universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national universitaire Champollion, 33 p., 2021, 9782361702465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudades adaptadas al cambio climatico. Guía metodológica miciudadac2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipo Maria Contenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ciudad Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marín Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ciudad inteligente, tentativa de interpretación semiótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Eduardo Urueña López; Ligia Alzate Suárez; Óscar Murillo Cerón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiótica. Abordajes metodológicos contemporáneos II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sello Editorial de la Universidad de Antioquia, 2020, 9789587149807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation comme espace public dans l'aménagement d'un parc métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guénola Capron; Nadine Haschar-Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public urbain : de l'objet au processus de construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, 2007, p. 221-244 : bibliogr., fig., 2007, Villes &amp; Territoires ; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et informalités dans les Amériques : textes issus de la journée d'étude Jeunes chercheurs organisée par l'ATRIA le 11 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Américo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme scientifique du réseaux Internationale IRN _ REHVIF_ habiter les villes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Gonzalez Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mejia Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement participatif, entre injonction et co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Toulouse 2 Le Mirail, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01517112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="813202E3"/>
+    <w:nsid w:val="A0B2F7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-ximena-lopez-rieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1026-307X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147173116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0161" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipo Maria Contenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ciudad Santa Cruz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mar&#237;n Cots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mar&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01517112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-ximena-lopez-rieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1026-307X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147173116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipo Maria Contenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ciudad Santa Cruz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mar&#237;n Cots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mar&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01517112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>