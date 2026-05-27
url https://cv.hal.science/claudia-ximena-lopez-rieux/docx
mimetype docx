--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claudia ximena lopez rieux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte urbaniste chercheur associée LISST-CieuChargée des projets COMUE Toulouse, Maison Universitaire Franco Mexicaine MUFRAMEX</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudia-ximena-lopez-rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1026-307X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147173116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux, outils d'animation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 009, pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I(A)P ». La recherche-action participative : l’héritage méconnu d’Orlando Fals Borda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.183.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red internacional Habitar las Ciudades del Futuro (REHVIF). Presentación e intereses científicos (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando González Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena López Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitácora Urbano Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/bitacora.v30n3.90146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Jazmín Abraham (Centre for Advanced Microscopy – Cambridge, Grande-Bretagne), Mikael Akimowich (Université d’Aix-Marseille, France), María González (Mines Albi, France) et Fabiola Jaimes Miranda (Instituto Potosino de Investigación Científica y Tecnológica – IPICYT, Mexique). École thématique franco-mexicaine 2025 de la Muframex sur les transitions agricole et alimentaire pour des territoires plus résilients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of third-places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic representation to visualize and compare indivuals space-time data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for localisation of third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places and mobility choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Kerlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;ville intelligente et durable&amp;quot; sur quatre campus universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national universitaire Champollion, 33 p., 2021, 9782361702465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudades adaptadas al cambio climatico. Guía metodológica miciudadac2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipo Maria Contenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ciudad Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marín Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ciudad inteligente, tentativa de interpretación semiótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Eduardo Urueña López; Ligia Alzate Suárez; Óscar Murillo Cerón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiótica. Abordajes metodológicos contemporáneos II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sello Editorial de la Universidad de Antioquia, 2020, 9789587149807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation comme espace public dans l'aménagement d'un parc métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guénola Capron; Nadine Haschar-Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public urbain : de l'objet au processus de construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, 2007, p. 221-244 : bibliogr., fig., 2007, Villes &amp; Territoires ; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et informalités dans les Amériques : textes issus de la journée d'étude Jeunes chercheurs organisée par l'ATRIA le 11 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Américo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme scientifique du réseaux Internationale IRN _ REHVIF_ habiter les villes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Gonzalez Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mejia Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement participatif, entre injonction et co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Toulouse 2 Le Mirail, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01517112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> claudia ximena lopez rieux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Architecte urbaniste chercheur associée LISST-CieuChargée des projets COMUE Toulouse, Maison Universitaire Franco Mexicaine MUFRAMEX</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claudia-ximena-lopez-rieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1026-307X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">147173116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers-lieux, outils d'animation des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geovision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 009, pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« I(A)P ». La recherche-action participative : l’héritage méconnu d’Orlando Fals Borda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 183 (2), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.183.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03686130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-analysis for the assessment of urban environmental quality: An interdisciplinary and participative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gauvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Can</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (3), pp.1024-1047. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/23998083211037350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red internacional Habitar las Ciudades del Futuro (REHVIF). Presentación e intereses científicos (Edito)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando González Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena López Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bitácora Urbano Territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (3), pp.7-14. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15446/bitacora.v30n3.90146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation humain - non humain dans l’agroalimentaire (co-organisation et animation de table-ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Jazmín Abraham (Centre for Advanced Microscopy – Cambridge, Grande-Bretagne), Mikael Akimowich (Université d’Aix-Marseille, France), María González (Mines Albi, France) et Fabiola Jaimes Miranda (Instituto Potosino de Investigación Científica y Tecnológica – IPICYT, Mexique). École thématique franco-mexicaine 2025 de la Muframex sur les transitions agricole et alimentaire pour des territoires plus résilients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INU Champollion et MUFRAMEX, Oct 2025, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05427747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle des tiers lieux dans la mobilité décarbonée et la re-caractérisation des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités, Gouvernances et Transitions socio-écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres du réseau international de recherche Habiter les Villes du Futur REHVIF 2024, Oct 2024, Grand-Bassam, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Campus universitaires, laboratoires de la prise en compte des enjeux environnementaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque “Gestion du patrimoine immobilier public et transition écologique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche pluridisciplinaire EDG, INU Champollion, Oct 2023, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Tiers-Lieux : outils d’animation des territoires au service d’une réduction des inégalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les villes face à la transition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRN (CNRS) Habiter les Villes du futur, Oct 2022, Mexico, Mexique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux : Expression spatiale d'une microsociété du numérique ? (Los lugares intermezzos: ¿Expresión espacial de una microsociedad digital?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international - Side Event à Habitat III, The United Nations Conference on Housing and Sustainable Urban Development (ONU-Habitat)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FLACSO, Oct 2016, Quito, Équateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation locale à l'aménagement d'un parc métropolitain à Bogotá</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public en question, usages, ambiances et participation citoyenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.85-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphic representation to visualize and compare indivuals space-time data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of third-places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for localisation of third places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Petitgas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-places and mobility choices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Kerlau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Joffrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée portes ouvertes GIS NeOCampus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-workplace mobility choices in the Toulouse agglomeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame Samba Gueye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Régis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS European Congress Toulouse 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMPUS UNIVERSITARIOS: LABORATORIOS VIVOS PARA LAS CIUDADES DEL FUTURO. Proyecto CAPARI - Programa Energética 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cumbre Colombo Francesa COLIFRI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Medellín, Colombia. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tiers lieux peuvent -ils jouer un rôle pour une mobilité décarbonée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’INU Champollion, 28 p., 2024, 978-2-36170-277-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la &amp;quot;ville intelligente et durable&amp;quot; sur quatre campus universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut national universitaire Champollion, 33 p., 2021, 9782361702465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciudades adaptadas al cambio climatico. Guía metodológica miciudadac2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipo Maria Contenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Ciudad Santa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Marín Cots</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Ciudad inteligente, tentativa de interpretación semiótica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jorge Eduardo Urueña López; Ligia Alzate Suárez; Óscar Murillo Cerón. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiótica. Abordajes metodológicos contemporáneos II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sello Editorial de la Universidad de Antioquia, 2020, 9789587149807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation comme espace public dans l'aménagement d'un parc métropolitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guénola Capron; Nadine Haschar-Noé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace public urbain : de l'objet au processus de construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Presses Universitaires du Mirail, 2007, p. 221-244 : bibliogr., fig., 2007, Villes &amp; Territoires ; 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et informalités dans les Amériques : textes issus de la journée d'étude Jeunes chercheurs organisée par l'ATRIA le 11 mars 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Américo Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Gallas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 141 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme scientifique du réseaux Internationale IRN _ REHVIF_ habiter les villes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon Gonzalez Arellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Mejia Escalante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final projet Ville Région Occitanie. CAPARI Du Campus Partagé à la Région Intelligente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Haouès-Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LISST-CIEU - Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires, Toulouse; IRIT : Institut de Recherche en Informatique de Toulouse; Grupo Transmisión y Distribución de Energía Eléctrica, Universidad Pontificia Bolivariana. 2021, 155 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation dans les territoires de l'Arc atlantique français : de la société de l'information à la société de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Eveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UTM/(CNRS)LISST-CIEU. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement participatif, entre injonction et co-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Toulouse 2 Le Mirail, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01517112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId82"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0B2F7A4"/>
+    <w:nsid w:val="A1113364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-ximena-lopez-rieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1026-307X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147173116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686130v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0161" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipo Maria Contenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ciudad Santa Cruz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mar&#237;n Cots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mar&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01517112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claudia-ximena-lopez-rieux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1026-307X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147173116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Siino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Lopez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686130v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.183.0161" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Haou&#232;s-Jouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23998083211037350" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cordova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Gonz&#225;lez Escobar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena L&#243;pez Rieux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15446/bitacora.v30n3.90146" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427747v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838902v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lartigue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839324v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Joffrion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Serrano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Petitgas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerlau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Samba Gueye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#233;gis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865297v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eveno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipo Maria Contenti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ciudad Santa Cruz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Mar&#237;n Cots" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mar&#237;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sabatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gallas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola Capron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salomon Gonzalez Arellano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Mejia Escalante" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01017414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Rousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01517112v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>